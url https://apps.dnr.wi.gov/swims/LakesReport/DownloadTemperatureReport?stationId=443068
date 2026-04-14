--- v2 (2026-02-24)
+++ v3 (2026-04-14)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3eb3912bc4b24d1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re706f9ae52e6428e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R39f5fa44645a4564"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R188d1bf20a1743de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R39f5fa44645a4564" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R188d1bf20a1743de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>