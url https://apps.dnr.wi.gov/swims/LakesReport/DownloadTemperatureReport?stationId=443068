--- v3 (2026-04-14)
+++ v4 (2026-05-31)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re706f9ae52e6428e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R872b84381f364d66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R188d1bf20a1743de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R11382a4e083d4347"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R188d1bf20a1743de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R11382a4e083d4347" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>