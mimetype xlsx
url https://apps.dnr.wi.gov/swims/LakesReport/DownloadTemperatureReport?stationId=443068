--- v4 (2026-05-31)
+++ v5 (2026-07-21)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R872b84381f364d66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78172cfb261d4fff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R11382a4e083d4347"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R177c3b253ce94f97"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R11382a4e083d4347" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R177c3b253ce94f97" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>