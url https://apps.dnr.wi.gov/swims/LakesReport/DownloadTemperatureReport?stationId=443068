--- v5 (2026-07-21)
+++ v6 (2026-09-16)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78172cfb261d4fff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51941dd2c4b34e26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R177c3b253ce94f97"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re4bcd8ffbe374c11"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R177c3b253ce94f97" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re4bcd8ffbe374c11" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -2915,28 +2915,340 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G56" t="inlineStr">
         <x:is>
           <x:t>56.4</x:t>
         </x:is>
       </x:c>
       <x:c r="H56" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I56" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J56" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="57">
+      <x:c r="A57" t="inlineStr">
+        <x:is>
+          <x:t>06/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B57" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C57" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D57" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E57" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F57" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G57" t="inlineStr">
+        <x:is>
+          <x:t>73.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H57" t="inlineStr">
+        <x:is>
+          <x:t>9.03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I57" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J57" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="58">
+      <x:c r="A58" t="inlineStr">
+        <x:is>
+          <x:t>06/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B58" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C58" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D58" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E58" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F58" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G58" t="inlineStr">
+        <x:is>
+          <x:t>71.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H58" t="inlineStr">
+        <x:is>
+          <x:t>8.95</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I58" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J58" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="59">
+      <x:c r="A59" t="inlineStr">
+        <x:is>
+          <x:t>06/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B59" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C59" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D59" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E59" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F59" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G59" t="inlineStr">
+        <x:is>
+          <x:t>69.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H59" t="inlineStr">
+        <x:is>
+          <x:t>9.26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I59" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J59" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="60">
+      <x:c r="A60" t="inlineStr">
+        <x:is>
+          <x:t>06/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B60" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C60" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D60" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E60" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F60" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G60" t="inlineStr">
+        <x:is>
+          <x:t>64.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H60" t="inlineStr">
+        <x:is>
+          <x:t>6.02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I60" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J60" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="61">
+      <x:c r="A61" t="inlineStr">
+        <x:is>
+          <x:t>06/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B61" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C61" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D61" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E61" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F61" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G61" t="inlineStr">
+        <x:is>
+          <x:t>64.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H61" t="inlineStr">
+        <x:is>
+          <x:t>3.84</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I61" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J61" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="62">
+      <x:c r="A62" t="inlineStr">
+        <x:is>
+          <x:t>06/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B62" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C62" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D62" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E62" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F62" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G62" t="inlineStr">
+        <x:is>
+          <x:t>65.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H62" t="inlineStr">
+        <x:is>
+          <x:t>.57</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I62" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J62" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>