--- v5 (2026-07-21)
+++ v6 (2026-09-19)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd426223e77634a83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67e03fa40ff14727" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R59286cec7557428b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rba060b329e644e13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R59286cec7557428b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rba060b329e644e13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -2603,28 +2603,444 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G50" t="inlineStr">
         <x:is>
           <x:t>48.6</x:t>
         </x:is>
       </x:c>
       <x:c r="H50" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I50" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J50" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="51">
+      <x:c r="A51" t="inlineStr">
+        <x:is>
+          <x:t>06/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B51" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C51" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D51" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E51" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F51" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G51" t="inlineStr">
+        <x:is>
+          <x:t>70.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H51" t="inlineStr">
+        <x:is>
+          <x:t>101.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I51" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J51" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="52">
+      <x:c r="A52" t="inlineStr">
+        <x:is>
+          <x:t>06/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B52" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C52" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D52" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E52" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F52" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G52" t="inlineStr">
+        <x:is>
+          <x:t>69.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H52" t="inlineStr">
+        <x:is>
+          <x:t>100.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I52" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J52" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="53">
+      <x:c r="A53" t="inlineStr">
+        <x:is>
+          <x:t>06/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B53" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C53" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D53" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E53" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F53" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G53" t="inlineStr">
+        <x:is>
+          <x:t>67.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H53" t="inlineStr">
+        <x:is>
+          <x:t>96.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I53" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J53" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="54">
+      <x:c r="A54" t="inlineStr">
+        <x:is>
+          <x:t>06/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B54" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C54" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D54" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E54" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F54" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G54" t="inlineStr">
+        <x:is>
+          <x:t>64</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H54" t="inlineStr">
+        <x:is>
+          <x:t>100.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I54" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J54" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="55">
+      <x:c r="A55" t="inlineStr">
+        <x:is>
+          <x:t>06/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B55" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C55" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D55" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E55" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F55" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G55" t="inlineStr">
+        <x:is>
+          <x:t>64.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H55" t="inlineStr">
+        <x:is>
+          <x:t>103.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I55" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J55" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="56">
+      <x:c r="A56" t="inlineStr">
+        <x:is>
+          <x:t>06/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B56" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C56" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D56" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E56" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F56" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G56" t="inlineStr">
+        <x:is>
+          <x:t>49.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H56" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I56" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J56" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="57">
+      <x:c r="A57" t="inlineStr">
+        <x:is>
+          <x:t>06/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B57" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C57" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D57" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E57" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F57" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G57" t="inlineStr">
+        <x:is>
+          <x:t>47.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H57" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I57" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J57" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="58">
+      <x:c r="A58" t="inlineStr">
+        <x:is>
+          <x:t>06/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B58" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C58" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D58" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E58" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F58" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G58" t="inlineStr">
+        <x:is>
+          <x:t>45.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H58" t="inlineStr">
+        <x:is>
+          <x:t>-2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I58" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J58" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>