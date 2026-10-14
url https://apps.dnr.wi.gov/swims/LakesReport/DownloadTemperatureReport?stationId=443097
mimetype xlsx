--- v5 (2026-08-22)
+++ v6 (2026-10-14)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9eefb6d5476842a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red59c15a00bf48d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc17ee8016b6d4185"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re520eba62f344f60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc17ee8016b6d4185" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re520eba62f344f60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -38795,28 +38795,652 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G746" t="inlineStr">
         <x:is>
           <x:t>47.8</x:t>
         </x:is>
       </x:c>
       <x:c r="H746" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I746" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J746" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="747">
+      <x:c r="A747" t="inlineStr">
+        <x:is>
+          <x:t>08/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B747" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C747" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D747" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E747" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F747" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G747" t="inlineStr">
+        <x:is>
+          <x:t>73.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H747" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I747" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J747" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="748">
+      <x:c r="A748" t="inlineStr">
+        <x:is>
+          <x:t>08/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B748" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C748" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D748" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E748" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F748" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G748" t="inlineStr">
+        <x:is>
+          <x:t>72.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H748" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I748" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J748" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="749">
+      <x:c r="A749" t="inlineStr">
+        <x:is>
+          <x:t>08/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B749" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C749" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D749" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E749" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F749" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G749" t="inlineStr">
+        <x:is>
+          <x:t>72.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H749" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I749" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J749" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="750">
+      <x:c r="A750" t="inlineStr">
+        <x:is>
+          <x:t>08/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B750" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C750" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D750" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E750" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F750" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G750" t="inlineStr">
+        <x:is>
+          <x:t>71.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H750" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I750" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J750" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="751">
+      <x:c r="A751" t="inlineStr">
+        <x:is>
+          <x:t>08/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B751" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C751" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D751" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E751" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F751" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G751" t="inlineStr">
+        <x:is>
+          <x:t>71.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H751" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I751" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J751" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="752">
+      <x:c r="A752" t="inlineStr">
+        <x:is>
+          <x:t>08/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B752" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C752" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D752" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E752" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F752" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G752" t="inlineStr">
+        <x:is>
+          <x:t>71.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H752" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I752" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J752" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="753">
+      <x:c r="A753" t="inlineStr">
+        <x:is>
+          <x:t>08/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B753" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C753" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D753" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E753" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F753" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G753" t="inlineStr">
+        <x:is>
+          <x:t>70.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H753" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I753" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J753" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="754">
+      <x:c r="A754" t="inlineStr">
+        <x:is>
+          <x:t>08/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B754" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C754" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D754" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E754" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F754" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G754" t="inlineStr">
+        <x:is>
+          <x:t>65.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H754" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I754" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J754" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="755">
+      <x:c r="A755" t="inlineStr">
+        <x:is>
+          <x:t>08/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B755" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C755" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D755" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E755" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F755" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G755" t="inlineStr">
+        <x:is>
+          <x:t>57.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H755" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I755" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J755" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="756">
+      <x:c r="A756" t="inlineStr">
+        <x:is>
+          <x:t>08/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B756" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C756" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D756" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E756" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F756" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G756" t="inlineStr">
+        <x:is>
+          <x:t>51.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H756" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I756" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J756" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="757">
+      <x:c r="A757" t="inlineStr">
+        <x:is>
+          <x:t>08/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B757" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C757" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D757" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E757" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F757" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G757" t="inlineStr">
+        <x:is>
+          <x:t>49.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H757" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I757" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J757" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="758">
+      <x:c r="A758" t="inlineStr">
+        <x:is>
+          <x:t>08/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B758" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C758" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D758" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E758" t="inlineStr">
+        <x:is>
+          <x:t>32</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F758" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G758" t="inlineStr">
+        <x:is>
+          <x:t>48.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H758" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I758" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J758" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>