--- v3 (2026-02-18)
+++ v4 (2026-05-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5295b3c5e2543e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92e33b79b7c94fc6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R0d1dc4f9f8c0452a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R27fe6c6778aa4487"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0d1dc4f9f8c0452a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R27fe6c6778aa4487" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -20023,28 +20023,236 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G385" t="inlineStr">
         <x:is>
           <x:t>64.6</x:t>
         </x:is>
       </x:c>
       <x:c r="H385" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I385" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J385" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="386">
+      <x:c r="A386" t="inlineStr">
+        <x:is>
+          <x:t>05/03/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B386" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C386" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D386" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E386" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F386" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G386" t="inlineStr">
+        <x:is>
+          <x:t>56.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H386" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I386" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J386" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="387">
+      <x:c r="A387" t="inlineStr">
+        <x:is>
+          <x:t>05/03/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B387" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C387" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D387" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E387" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F387" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G387" t="inlineStr">
+        <x:is>
+          <x:t>55.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H387" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I387" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J387" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="388">
+      <x:c r="A388" t="inlineStr">
+        <x:is>
+          <x:t>05/03/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B388" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C388" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D388" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E388" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F388" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G388" t="inlineStr">
+        <x:is>
+          <x:t>55.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H388" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I388" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J388" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="389">
+      <x:c r="A389" t="inlineStr">
+        <x:is>
+          <x:t>05/03/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B389" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C389" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D389" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E389" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F389" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G389" t="inlineStr">
+        <x:is>
+          <x:t>54.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H389" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I389" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J389" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>