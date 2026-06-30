--- v4 (2026-05-13)
+++ v5 (2026-06-30)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92e33b79b7c94fc6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7c7d9f91231409e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R27fe6c6778aa4487"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R24936171b4f147b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R27fe6c6778aa4487" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R24936171b4f147b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -20231,28 +20231,236 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G389" t="inlineStr">
         <x:is>
           <x:t>54.9</x:t>
         </x:is>
       </x:c>
       <x:c r="H389" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I389" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J389" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="390">
+      <x:c r="A390" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B390" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C390" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D390" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E390" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F390" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G390" t="inlineStr">
+        <x:is>
+          <x:t>75.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H390" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I390" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J390" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="391">
+      <x:c r="A391" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B391" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C391" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D391" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E391" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F391" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G391" t="inlineStr">
+        <x:is>
+          <x:t>75.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H391" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I391" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J391" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="392">
+      <x:c r="A392" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B392" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C392" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D392" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E392" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F392" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G392" t="inlineStr">
+        <x:is>
+          <x:t>76.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H392" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I392" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J392" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="393">
+      <x:c r="A393" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B393" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C393" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D393" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E393" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F393" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G393" t="inlineStr">
+        <x:is>
+          <x:t>76.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H393" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I393" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J393" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>