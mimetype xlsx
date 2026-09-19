--- v5 (2026-06-30)
+++ v6 (2026-09-19)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7c7d9f91231409e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ff68832e1e440c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R24936171b4f147b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd57310c3da354705"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R24936171b4f147b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd57310c3da354705" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -20439,28 +20439,444 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G393" t="inlineStr">
         <x:is>
           <x:t>76.8</x:t>
         </x:is>
       </x:c>
       <x:c r="H393" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I393" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J393" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="394">
+      <x:c r="A394" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B394" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C394" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D394" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E394" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F394" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G394" t="inlineStr">
+        <x:is>
+          <x:t>770</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H394" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I394" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J394" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="395">
+      <x:c r="A395" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B395" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C395" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D395" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E395" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F395" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G395" t="inlineStr">
+        <x:is>
+          <x:t>73.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H395" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I395" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J395" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="396">
+      <x:c r="A396" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B396" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C396" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D396" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E396" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F396" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G396" t="inlineStr">
+        <x:is>
+          <x:t>76.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H396" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I396" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J396" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="397">
+      <x:c r="A397" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B397" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C397" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D397" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E397" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F397" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G397" t="inlineStr">
+        <x:is>
+          <x:t>75.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H397" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I397" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J397" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="398">
+      <x:c r="A398" t="inlineStr">
+        <x:is>
+          <x:t>08/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B398" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C398" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D398" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E398" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F398" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G398" t="inlineStr">
+        <x:is>
+          <x:t>69.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H398" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I398" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J398" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="399">
+      <x:c r="A399" t="inlineStr">
+        <x:is>
+          <x:t>08/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B399" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C399" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D399" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E399" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F399" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G399" t="inlineStr">
+        <x:is>
+          <x:t>69.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H399" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I399" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J399" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="400">
+      <x:c r="A400" t="inlineStr">
+        <x:is>
+          <x:t>08/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B400" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C400" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D400" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E400" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F400" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G400" t="inlineStr">
+        <x:is>
+          <x:t>69.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H400" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I400" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J400" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="401">
+      <x:c r="A401" t="inlineStr">
+        <x:is>
+          <x:t>08/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B401" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C401" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D401" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E401" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F401" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G401" t="inlineStr">
+        <x:is>
+          <x:t>69.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H401" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I401" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J401" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>