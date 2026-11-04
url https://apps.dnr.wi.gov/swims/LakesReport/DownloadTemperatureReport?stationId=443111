--- v6 (2026-09-19)
+++ v7 (2026-11-04)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ff68832e1e440c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49bfe52132fb4e50" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd57310c3da354705"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rca18556494ce418b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd57310c3da354705" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rca18556494ce418b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>