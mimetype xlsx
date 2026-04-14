--- v2 (2026-02-24)
+++ v3 (2026-04-14)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a53a4e8c4154b69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58c05456ebf74fcd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R5b219aa7253b43c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R117052a6187c4e0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5b219aa7253b43c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R117052a6187c4e0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -7647,28 +7647,236 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G147" t="inlineStr">
         <x:is>
           <x:t>67.2</x:t>
         </x:is>
       </x:c>
       <x:c r="H147" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I147" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J147" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="148">
+      <x:c r="A148" t="inlineStr">
+        <x:is>
+          <x:t>06/30/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B148" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C148" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D148" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E148" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F148" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G148" t="inlineStr">
+        <x:is>
+          <x:t>62</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H148" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I148" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J148" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="149">
+      <x:c r="A149" t="inlineStr">
+        <x:is>
+          <x:t>07/31/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B149" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C149" t="inlineStr">
+        <x:is>
+          <x:t>31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D149" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E149" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F149" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G149" t="inlineStr">
+        <x:is>
+          <x:t>69</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H149" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I149" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J149" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="150">
+      <x:c r="A150" t="inlineStr">
+        <x:is>
+          <x:t>08/24/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B150" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C150" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D150" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E150" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F150" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G150" t="inlineStr">
+        <x:is>
+          <x:t>72</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H150" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I150" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J150" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="151">
+      <x:c r="A151" t="inlineStr">
+        <x:is>
+          <x:t>09/21/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B151" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C151" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D151" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E151" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F151" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G151" t="inlineStr">
+        <x:is>
+          <x:t>64</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H151" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I151" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J151" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>