--- v3 (2026-04-14)
+++ v4 (2026-04-14)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58c05456ebf74fcd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raae7619fbf624f99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R117052a6187c4e0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rfbfa1e860a1e4ee5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R117052a6187c4e0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfbfa1e860a1e4ee5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>