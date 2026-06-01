--- v4 (2026-04-14)
+++ v5 (2026-06-01)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raae7619fbf624f99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68d4c21afc0f4f15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rfbfa1e860a1e4ee5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd9283997c18f4f51"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfbfa1e860a1e4ee5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd9283997c18f4f51" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>