--- v5 (2026-06-01)
+++ v6 (2026-07-21)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68d4c21afc0f4f15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re66bd3d6e6424795" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd9283997c18f4f51"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re710ac745b4c4b42"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd9283997c18f4f51" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re710ac745b4c4b42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>