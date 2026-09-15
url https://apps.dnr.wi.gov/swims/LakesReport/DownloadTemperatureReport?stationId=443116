--- v6 (2026-07-21)
+++ v7 (2026-09-15)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re66bd3d6e6424795" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R610829e4fdff4263" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re710ac745b4c4b42"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rcd009a3b857645d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re710ac745b4c4b42" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcd009a3b857645d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>