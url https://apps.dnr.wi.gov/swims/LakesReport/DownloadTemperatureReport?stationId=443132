--- v2 (2026-03-12)
+++ v3 (2026-06-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1611d18ab7e14a40" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c52d3838f0a4d52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc13c05bc14b6479b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R0d752423d8684d77"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc13c05bc14b6479b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0d752423d8684d77" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -30371,28 +30371,548 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G584" t="inlineStr">
         <x:is>
           <x:t>51.6</x:t>
         </x:is>
       </x:c>
       <x:c r="H584" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I584" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J584" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="585">
+      <x:c r="A585" t="inlineStr">
+        <x:is>
+          <x:t>04/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B585" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C585" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D585" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E585" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F585" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G585" t="inlineStr">
+        <x:is>
+          <x:t>58.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H585" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I585" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J585" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="586">
+      <x:c r="A586" t="inlineStr">
+        <x:is>
+          <x:t>04/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B586" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C586" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D586" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E586" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F586" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G586" t="inlineStr">
+        <x:is>
+          <x:t>58.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H586" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I586" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J586" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="587">
+      <x:c r="A587" t="inlineStr">
+        <x:is>
+          <x:t>04/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B587" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C587" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D587" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E587" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F587" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G587" t="inlineStr">
+        <x:is>
+          <x:t>53.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H587" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I587" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J587" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="588">
+      <x:c r="A588" t="inlineStr">
+        <x:is>
+          <x:t>04/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B588" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C588" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D588" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E588" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F588" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G588" t="inlineStr">
+        <x:is>
+          <x:t>49.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H588" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I588" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J588" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="589">
+      <x:c r="A589" t="inlineStr">
+        <x:is>
+          <x:t>04/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B589" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C589" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D589" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E589" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F589" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G589" t="inlineStr">
+        <x:is>
+          <x:t>46.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H589" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I589" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J589" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="590">
+      <x:c r="A590" t="inlineStr">
+        <x:is>
+          <x:t>04/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B590" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C590" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D590" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E590" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F590" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G590" t="inlineStr">
+        <x:is>
+          <x:t>45.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H590" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I590" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J590" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="591">
+      <x:c r="A591" t="inlineStr">
+        <x:is>
+          <x:t>04/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B591" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C591" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D591" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E591" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F591" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G591" t="inlineStr">
+        <x:is>
+          <x:t>45.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H591" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I591" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J591" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="592">
+      <x:c r="A592" t="inlineStr">
+        <x:is>
+          <x:t>04/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B592" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C592" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D592" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E592" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F592" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G592" t="inlineStr">
+        <x:is>
+          <x:t>44.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H592" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I592" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J592" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="593">
+      <x:c r="A593" t="inlineStr">
+        <x:is>
+          <x:t>04/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B593" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C593" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D593" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E593" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F593" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G593" t="inlineStr">
+        <x:is>
+          <x:t>44.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H593" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I593" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J593" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="594">
+      <x:c r="A594" t="inlineStr">
+        <x:is>
+          <x:t>04/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B594" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C594" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D594" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E594" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F594" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G594" t="inlineStr">
+        <x:is>
+          <x:t>43.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H594" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I594" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J594" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>