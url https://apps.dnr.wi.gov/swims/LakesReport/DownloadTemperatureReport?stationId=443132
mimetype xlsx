--- v3 (2026-06-13)
+++ v4 (2026-07-28)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c52d3838f0a4d52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11bfed44da89428c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R0d752423d8684d77"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R1cb06f59523f43d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0d752423d8684d77" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1cb06f59523f43d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>