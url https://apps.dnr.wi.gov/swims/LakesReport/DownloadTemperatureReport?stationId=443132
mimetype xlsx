--- v4 (2026-07-28)
+++ v5 (2026-09-15)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11bfed44da89428c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6552c6d95c2049f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R1cb06f59523f43d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R7bcdf9ff96ad488c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1cb06f59523f43d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7bcdf9ff96ad488c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>