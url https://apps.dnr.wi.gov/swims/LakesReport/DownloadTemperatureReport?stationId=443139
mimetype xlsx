--- v1 (2026-02-18)
+++ v2 (2026-04-14)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf059f430a43433e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e997194b15b45ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Red9eea70ba4f488d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R47d5d2af628848fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Red9eea70ba4f488d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R47d5d2af628848fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>