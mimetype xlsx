--- v2 (2026-04-14)
+++ v3 (2026-05-31)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e997194b15b45ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1872d0daecd64532" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R47d5d2af628848fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R62db204aa8e14c7f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R47d5d2af628848fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R62db204aa8e14c7f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -27095,444 +27095,28 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G521" t="inlineStr">
         <x:is>
           <x:t>49.1</x:t>
         </x:is>
       </x:c>
       <x:c r="H521" t="inlineStr">
         <x:is>
           <x:t>.1</x:t>
         </x:is>
       </x:c>
       <x:c r="I521" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J521" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
-    <x:row r="522">
-[...414 lines deleted...]
-    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>