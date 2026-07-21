--- v3 (2026-05-31)
+++ v4 (2026-07-21)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1872d0daecd64532" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R417630d9151f403f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R62db204aa8e14c7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re1a472c1113048e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R62db204aa8e14c7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re1a472c1113048e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -27095,28 +27095,1120 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G521" t="inlineStr">
         <x:is>
           <x:t>49.1</x:t>
         </x:is>
       </x:c>
       <x:c r="H521" t="inlineStr">
         <x:is>
           <x:t>.1</x:t>
         </x:is>
       </x:c>
       <x:c r="I521" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J521" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="522">
+      <x:c r="A522" t="inlineStr">
+        <x:is>
+          <x:t>05/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B522" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C522" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D522" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E522" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F522" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G522" t="inlineStr">
+        <x:is>
+          <x:t>50.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H522" t="inlineStr">
+        <x:is>
+          <x:t>10.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I522" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J522" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="523">
+      <x:c r="A523" t="inlineStr">
+        <x:is>
+          <x:t>05/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B523" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C523" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D523" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E523" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F523" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G523" t="inlineStr">
+        <x:is>
+          <x:t>50.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H523" t="inlineStr">
+        <x:is>
+          <x:t>10.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I523" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J523" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="524">
+      <x:c r="A524" t="inlineStr">
+        <x:is>
+          <x:t>05/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B524" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C524" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D524" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E524" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F524" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G524" t="inlineStr">
+        <x:is>
+          <x:t>50.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H524" t="inlineStr">
+        <x:is>
+          <x:t>10.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I524" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J524" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="525">
+      <x:c r="A525" t="inlineStr">
+        <x:is>
+          <x:t>05/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B525" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C525" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D525" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E525" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F525" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G525" t="inlineStr">
+        <x:is>
+          <x:t>50.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H525" t="inlineStr">
+        <x:is>
+          <x:t>10.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I525" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J525" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="526">
+      <x:c r="A526" t="inlineStr">
+        <x:is>
+          <x:t>05/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B526" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C526" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D526" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E526" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F526" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G526" t="inlineStr">
+        <x:is>
+          <x:t>50.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H526" t="inlineStr">
+        <x:is>
+          <x:t>10.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I526" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J526" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="527">
+      <x:c r="A527" t="inlineStr">
+        <x:is>
+          <x:t>05/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B527" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C527" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D527" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E527" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F527" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G527" t="inlineStr">
+        <x:is>
+          <x:t>50.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H527" t="inlineStr">
+        <x:is>
+          <x:t>10.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I527" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J527" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="528">
+      <x:c r="A528" t="inlineStr">
+        <x:is>
+          <x:t>05/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B528" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C528" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D528" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E528" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F528" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G528" t="inlineStr">
+        <x:is>
+          <x:t>50.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H528" t="inlineStr">
+        <x:is>
+          <x:t>10.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I528" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J528" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="529">
+      <x:c r="A529" t="inlineStr">
+        <x:is>
+          <x:t>05/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B529" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C529" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D529" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E529" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F529" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G529" t="inlineStr">
+        <x:is>
+          <x:t>50.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H529" t="inlineStr">
+        <x:is>
+          <x:t>10.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I529" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J529" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="530">
+      <x:c r="A530" t="inlineStr">
+        <x:is>
+          <x:t>05/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B530" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C530" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D530" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E530" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F530" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G530" t="inlineStr">
+        <x:is>
+          <x:t>50.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H530" t="inlineStr">
+        <x:is>
+          <x:t>9.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I530" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J530" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="531">
+      <x:c r="A531" t="inlineStr">
+        <x:is>
+          <x:t>05/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B531" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C531" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D531" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E531" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F531" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G531" t="inlineStr">
+        <x:is>
+          <x:t>48.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H531" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I531" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J531" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="532">
+      <x:c r="A532" t="inlineStr">
+        <x:is>
+          <x:t>06/02/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B532" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C532" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D532" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E532" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F532" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G532" t="inlineStr">
+        <x:is>
+          <x:t>71.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H532" t="inlineStr">
+        <x:is>
+          <x:t>9.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I532" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J532" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="533">
+      <x:c r="A533" t="inlineStr">
+        <x:is>
+          <x:t>06/02/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B533" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C533" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D533" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E533" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F533" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G533" t="inlineStr">
+        <x:is>
+          <x:t>71.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H533" t="inlineStr">
+        <x:is>
+          <x:t>9.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I533" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J533" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="534">
+      <x:c r="A534" t="inlineStr">
+        <x:is>
+          <x:t>06/02/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B534" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C534" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D534" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E534" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F534" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G534" t="inlineStr">
+        <x:is>
+          <x:t>69.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H534" t="inlineStr">
+        <x:is>
+          <x:t>9.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I534" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J534" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="535">
+      <x:c r="A535" t="inlineStr">
+        <x:is>
+          <x:t>06/02/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B535" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C535" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D535" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E535" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F535" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G535" t="inlineStr">
+        <x:is>
+          <x:t>62.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H535" t="inlineStr">
+        <x:is>
+          <x:t>9.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I535" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J535" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="536">
+      <x:c r="A536" t="inlineStr">
+        <x:is>
+          <x:t>06/02/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B536" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C536" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D536" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E536" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F536" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G536" t="inlineStr">
+        <x:is>
+          <x:t>59.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H536" t="inlineStr">
+        <x:is>
+          <x:t>6.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I536" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J536" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="537">
+      <x:c r="A537" t="inlineStr">
+        <x:is>
+          <x:t>06/02/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B537" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C537" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D537" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E537" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F537" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G537" t="inlineStr">
+        <x:is>
+          <x:t>56</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H537" t="inlineStr">
+        <x:is>
+          <x:t>3.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I537" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J537" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="538">
+      <x:c r="A538" t="inlineStr">
+        <x:is>
+          <x:t>06/02/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B538" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C538" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D538" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E538" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F538" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G538" t="inlineStr">
+        <x:is>
+          <x:t>53.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H538" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I538" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J538" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="539">
+      <x:c r="A539" t="inlineStr">
+        <x:is>
+          <x:t>06/02/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B539" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C539" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D539" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E539" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F539" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G539" t="inlineStr">
+        <x:is>
+          <x:t>52</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H539" t="inlineStr">
+        <x:is>
+          <x:t>1.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I539" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J539" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="540">
+      <x:c r="A540" t="inlineStr">
+        <x:is>
+          <x:t>06/02/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B540" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C540" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D540" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E540" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F540" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G540" t="inlineStr">
+        <x:is>
+          <x:t>51.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H540" t="inlineStr">
+        <x:is>
+          <x:t>.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I540" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J540" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="541">
+      <x:c r="A541" t="inlineStr">
+        <x:is>
+          <x:t>06/02/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B541" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C541" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D541" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E541" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F541" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G541" t="inlineStr">
+        <x:is>
+          <x:t>51.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H541" t="inlineStr">
+        <x:is>
+          <x:t>.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I541" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J541" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="542">
+      <x:c r="A542" t="inlineStr">
+        <x:is>
+          <x:t>06/02/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B542" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C542" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D542" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E542" t="inlineStr">
+        <x:is>
+          <x:t>31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F542" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G542" t="inlineStr">
+        <x:is>
+          <x:t>51.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H542" t="inlineStr">
+        <x:is>
+          <x:t>.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I542" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J542" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>