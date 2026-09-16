--- v4 (2026-07-21)
+++ v5 (2026-09-16)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R417630d9151f403f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29121a2e32794e77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re1a472c1113048e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Red5b16f098714f73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re1a472c1113048e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Red5b16f098714f73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>