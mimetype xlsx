--- v2 (2026-03-12)
+++ v3 (2026-06-16)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3df04140a4d042fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0547bb5b181141cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9be4d050449f43af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R6a66b1164224468e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9be4d050449f43af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6a66b1164224468e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -33803,28 +33803,80 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G650" t="inlineStr">
         <x:is>
           <x:t>58.9</x:t>
         </x:is>
       </x:c>
       <x:c r="H650" t="inlineStr">
         <x:is>
           <x:t>.15</x:t>
         </x:is>
       </x:c>
       <x:c r="I650" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J650" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="651">
+      <x:c r="A651" t="inlineStr">
+        <x:is>
+          <x:t>05/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B651" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C651" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D651" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E651" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F651" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G651" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H651" t="inlineStr">
+        <x:is>
+          <x:t>10.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I651" t="inlineStr">
+        <x:is>
+          <x:t>C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J651" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>