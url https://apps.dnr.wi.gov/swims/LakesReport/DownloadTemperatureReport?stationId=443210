--- v3 (2026-06-16)
+++ v4 (2026-08-19)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0547bb5b181141cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc64e8d954fc94cc3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R6a66b1164224468e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R1044f44267f44c97"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6a66b1164224468e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1044f44267f44c97" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -33836,47 +33836,151 @@
           <x:t>05</x:t>
         </x:is>
       </x:c>
       <x:c r="C651" t="inlineStr">
         <x:is>
           <x:t>20</x:t>
         </x:is>
       </x:c>
       <x:c r="D651" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="E651" t="inlineStr">
         <x:is>
           <x:t>0</x:t>
         </x:is>
       </x:c>
       <x:c r="F651" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G651" t="inlineStr">
         <x:is>
-          <x:t>14</x:t>
+          <x:t>10.8</x:t>
         </x:is>
       </x:c>
       <x:c r="H651" t="inlineStr">
         <x:is>
           <x:t>10.3</x:t>
         </x:is>
       </x:c>
       <x:c r="I651" t="inlineStr">
         <x:is>
           <x:t>C</x:t>
         </x:is>
       </x:c>
       <x:c r="J651" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="652">
+      <x:c r="A652" t="inlineStr">
+        <x:is>
+          <x:t>06/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B652" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C652" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D652" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E652" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F652" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G652" t="inlineStr">
+        <x:is>
+          <x:t>21.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H652" t="inlineStr">
+        <x:is>
+          <x:t>8.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I652" t="inlineStr">
+        <x:is>
+          <x:t>C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J652" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="653">
+      <x:c r="A653" t="inlineStr">
+        <x:is>
+          <x:t>07/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B653" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C653" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D653" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E653" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F653" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G653" t="inlineStr">
+        <x:is>
+          <x:t>12.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H653" t="inlineStr">
+        <x:is>
+          <x:t>0.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I653" t="inlineStr">
+        <x:is>
+          <x:t>C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J653" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>