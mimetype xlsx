--- v6 (2026-08-19)
+++ v7 (2026-10-04)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc30e42dc12544b22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb5ca7e4acef4faa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R39c42ddcbf5641e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R99be8ed384124bba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R39c42ddcbf5641e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R99be8ed384124bba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -10819,28 +10819,600 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G208" t="inlineStr">
         <x:is>
           <x:t>55.4</x:t>
         </x:is>
       </x:c>
       <x:c r="H208" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I208" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J208" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="209">
+      <x:c r="A209" t="inlineStr">
+        <x:is>
+          <x:t>08/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B209" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C209" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D209" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E209" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F209" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G209" t="inlineStr">
+        <x:is>
+          <x:t>78</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H209" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I209" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J209" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="210">
+      <x:c r="A210" t="inlineStr">
+        <x:is>
+          <x:t>08/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B210" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C210" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D210" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E210" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F210" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G210" t="inlineStr">
+        <x:is>
+          <x:t>74.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H210" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I210" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J210" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="211">
+      <x:c r="A211" t="inlineStr">
+        <x:is>
+          <x:t>08/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B211" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C211" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D211" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E211" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F211" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G211" t="inlineStr">
+        <x:is>
+          <x:t>74.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H211" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I211" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J211" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="212">
+      <x:c r="A212" t="inlineStr">
+        <x:is>
+          <x:t>08/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B212" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C212" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D212" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E212" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F212" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G212" t="inlineStr">
+        <x:is>
+          <x:t>74.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H212" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I212" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J212" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="213">
+      <x:c r="A213" t="inlineStr">
+        <x:is>
+          <x:t>08/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B213" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C213" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D213" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E213" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F213" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G213" t="inlineStr">
+        <x:is>
+          <x:t>74.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H213" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I213" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J213" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="214">
+      <x:c r="A214" t="inlineStr">
+        <x:is>
+          <x:t>08/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B214" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C214" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D214" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E214" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F214" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G214" t="inlineStr">
+        <x:is>
+          <x:t>67.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H214" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I214" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J214" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="215">
+      <x:c r="A215" t="inlineStr">
+        <x:is>
+          <x:t>08/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B215" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C215" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D215" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E215" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F215" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G215" t="inlineStr">
+        <x:is>
+          <x:t>60.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H215" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I215" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J215" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="216">
+      <x:c r="A216" t="inlineStr">
+        <x:is>
+          <x:t>08/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B216" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C216" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D216" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E216" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F216" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G216" t="inlineStr">
+        <x:is>
+          <x:t>55.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H216" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I216" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J216" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="217">
+      <x:c r="A217" t="inlineStr">
+        <x:is>
+          <x:t>08/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B217" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C217" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D217" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E217" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F217" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G217" t="inlineStr">
+        <x:is>
+          <x:t>55.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H217" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I217" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J217" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="218">
+      <x:c r="A218" t="inlineStr">
+        <x:is>
+          <x:t>08/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B218" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C218" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D218" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E218" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F218" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G218" t="inlineStr">
+        <x:is>
+          <x:t>55.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H218" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I218" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J218" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="219">
+      <x:c r="A219" t="inlineStr">
+        <x:is>
+          <x:t>08/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B219" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C219" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D219" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E219" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F219" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G219" t="inlineStr">
+        <x:is>
+          <x:t>55.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H219" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I219" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J219" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>