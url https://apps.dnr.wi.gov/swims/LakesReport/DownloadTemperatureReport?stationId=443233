--- v2 (2026-02-21)
+++ v3 (2026-04-15)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bf4f2ccc8bb4066" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R737d348fa1e74d08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R061d1f61e8af4107"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9f843f6fbeca4d2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R061d1f61e8af4107" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9f843f6fbeca4d2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>