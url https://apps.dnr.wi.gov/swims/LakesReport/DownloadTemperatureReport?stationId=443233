--- v3 (2026-04-15)
+++ v4 (2026-05-31)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R737d348fa1e74d08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29a3e889ed8c4f9f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9f843f6fbeca4d2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9d30b21913904e81"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9f843f6fbeca4d2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9d30b21913904e81" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>