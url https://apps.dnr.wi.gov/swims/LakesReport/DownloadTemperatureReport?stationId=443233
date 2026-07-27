--- v4 (2026-05-31)
+++ v5 (2026-07-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29a3e889ed8c4f9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R042cb283709744ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9d30b21913904e81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R28e82c93418c4f0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9d30b21913904e81" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R28e82c93418c4f0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>