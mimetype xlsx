--- v5 (2026-07-27)
+++ v6 (2026-09-15)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R042cb283709744ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8db80fe48684caa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R28e82c93418c4f0b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4654d5530700460c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R28e82c93418c4f0b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4654d5530700460c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -2343,28 +2343,392 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G45" t="inlineStr">
         <x:is>
           <x:t>71.6</x:t>
         </x:is>
       </x:c>
       <x:c r="H45" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I45" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J45" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="46">
+      <x:c r="A46" t="inlineStr">
+        <x:is>
+          <x:t>07/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B46" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C46" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D46" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E46" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F46" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G46" t="inlineStr">
+        <x:is>
+          <x:t>75.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H46" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I46" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J46" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="47">
+      <x:c r="A47" t="inlineStr">
+        <x:is>
+          <x:t>07/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B47" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C47" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D47" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E47" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F47" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G47" t="inlineStr">
+        <x:is>
+          <x:t>75.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H47" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I47" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J47" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="48">
+      <x:c r="A48" t="inlineStr">
+        <x:is>
+          <x:t>07/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B48" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C48" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D48" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E48" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F48" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G48" t="inlineStr">
+        <x:is>
+          <x:t>75.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H48" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I48" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J48" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="49">
+      <x:c r="A49" t="inlineStr">
+        <x:is>
+          <x:t>07/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B49" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C49" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D49" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E49" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F49" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G49" t="inlineStr">
+        <x:is>
+          <x:t>74.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H49" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I49" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J49" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="50">
+      <x:c r="A50" t="inlineStr">
+        <x:is>
+          <x:t>08/14/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B50" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C50" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D50" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E50" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F50" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G50" t="inlineStr">
+        <x:is>
+          <x:t>78</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H50" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I50" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J50" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="51">
+      <x:c r="A51" t="inlineStr">
+        <x:is>
+          <x:t>08/14/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B51" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C51" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D51" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E51" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F51" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G51" t="inlineStr">
+        <x:is>
+          <x:t>76.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H51" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I51" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J51" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="52">
+      <x:c r="A52" t="inlineStr">
+        <x:is>
+          <x:t>08/14/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B52" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C52" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D52" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E52" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F52" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G52" t="inlineStr">
+        <x:is>
+          <x:t>75.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H52" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I52" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J52" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>