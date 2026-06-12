--- v2 (2026-03-14)
+++ v3 (2026-06-12)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45eea99259604281" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ec966ddc9c94431" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R57feb1cbda2546f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rfdde24aabfcc4f72"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R57feb1cbda2546f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfdde24aabfcc4f72" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>