--- v3 (2026-06-12)
+++ v4 (2026-07-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ec966ddc9c94431" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb301949873a1411f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rfdde24aabfcc4f72"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb1d3859d5a594cda"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfdde24aabfcc4f72" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb1d3859d5a594cda" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>