--- v4 (2026-07-27)
+++ v5 (2026-09-15)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb301949873a1411f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27a6618754a54a9b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb1d3859d5a594cda"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd6cbe893c5234b65"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb1d3859d5a594cda" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd6cbe893c5234b65" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -1147,28 +1147,132 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G22" t="inlineStr">
         <x:is>
           <x:t>68.2</x:t>
         </x:is>
       </x:c>
       <x:c r="H22" t="inlineStr">
         <x:is>
           <x:t>3.02</x:t>
         </x:is>
       </x:c>
       <x:c r="I22" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J22" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="23">
+      <x:c r="A23" t="inlineStr">
+        <x:is>
+          <x:t>07/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B23" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C23" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D23" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E23" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F23" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G23" t="inlineStr">
+        <x:is>
+          <x:t>25.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H23" t="inlineStr">
+        <x:is>
+          <x:t>7.04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I23" t="inlineStr">
+        <x:is>
+          <x:t>C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J23" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="24">
+      <x:c r="A24" t="inlineStr">
+        <x:is>
+          <x:t>08/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B24" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C24" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D24" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E24" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F24" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G24" t="inlineStr">
+        <x:is>
+          <x:t>23.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H24" t="inlineStr">
+        <x:is>
+          <x:t>7.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I24" t="inlineStr">
+        <x:is>
+          <x:t>C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J24" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>