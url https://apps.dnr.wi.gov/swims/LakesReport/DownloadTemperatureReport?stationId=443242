--- v1 (2026-02-25)
+++ v2 (2026-04-16)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f7851def236437a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5a7649c19e44a1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc235f2eefca0463d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R965a5dcc9bf04969"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc235f2eefca0463d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R965a5dcc9bf04969" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>