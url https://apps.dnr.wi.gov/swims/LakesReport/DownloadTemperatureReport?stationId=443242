--- v2 (2026-04-16)
+++ v3 (2026-07-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5a7649c19e44a1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d4968df51e84c15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R965a5dcc9bf04969"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R191c94dc1c0b497c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R965a5dcc9bf04969" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R191c94dc1c0b497c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -19607,28 +19607,132 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G377" t="inlineStr">
         <x:is>
           <x:t>8.1</x:t>
         </x:is>
       </x:c>
       <x:c r="H377" t="inlineStr">
         <x:is>
           <x:t>10.7</x:t>
         </x:is>
       </x:c>
       <x:c r="I377" t="inlineStr">
         <x:is>
           <x:t>C</x:t>
         </x:is>
       </x:c>
       <x:c r="J377" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="378">
+      <x:c r="A378" t="inlineStr">
+        <x:is>
+          <x:t>05/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B378" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C378" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D378" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E378" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F378" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G378" t="inlineStr">
+        <x:is>
+          <x:t>12.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H378" t="inlineStr">
+        <x:is>
+          <x:t>10.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I378" t="inlineStr">
+        <x:is>
+          <x:t>C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J378" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="379">
+      <x:c r="A379" t="inlineStr">
+        <x:is>
+          <x:t>06/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B379" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C379" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D379" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E379" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F379" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G379" t="inlineStr">
+        <x:is>
+          <x:t>21.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H379" t="inlineStr">
+        <x:is>
+          <x:t>8.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I379" t="inlineStr">
+        <x:is>
+          <x:t>C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J379" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>