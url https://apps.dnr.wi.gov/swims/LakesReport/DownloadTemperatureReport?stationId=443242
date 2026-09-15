--- v3 (2026-07-26)
+++ v4 (2026-09-15)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d4968df51e84c15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e97e9832608442e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R191c94dc1c0b497c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R539cf6cf66ec4df5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R191c94dc1c0b497c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R539cf6cf66ec4df5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -19711,28 +19711,132 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G379" t="inlineStr">
         <x:is>
           <x:t>21.6</x:t>
         </x:is>
       </x:c>
       <x:c r="H379" t="inlineStr">
         <x:is>
           <x:t>8.5</x:t>
         </x:is>
       </x:c>
       <x:c r="I379" t="inlineStr">
         <x:is>
           <x:t>C</x:t>
         </x:is>
       </x:c>
       <x:c r="J379" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="380">
+      <x:c r="A380" t="inlineStr">
+        <x:is>
+          <x:t>07/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B380" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C380" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D380" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E380" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F380" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G380" t="inlineStr">
+        <x:is>
+          <x:t>19.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H380" t="inlineStr">
+        <x:is>
+          <x:t>1.0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I380" t="inlineStr">
+        <x:is>
+          <x:t>C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J380" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="381">
+      <x:c r="A381" t="inlineStr">
+        <x:is>
+          <x:t>08/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B381" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C381" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D381" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E381" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F381" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G381" t="inlineStr">
+        <x:is>
+          <x:t>23.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H381" t="inlineStr">
+        <x:is>
+          <x:t>7.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I381" t="inlineStr">
+        <x:is>
+          <x:t>C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J381" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>