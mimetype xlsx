--- v1 (2026-03-05)
+++ v2 (2026-06-21)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra75dc7004dc1499f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00b7dcaac7254c6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc3f882e5db1d4793"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4b10b69ec70a44a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc3f882e5db1d4793" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4b10b69ec70a44a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>