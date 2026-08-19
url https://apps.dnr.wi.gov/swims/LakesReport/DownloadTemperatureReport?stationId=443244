--- v2 (2026-06-21)
+++ v3 (2026-08-19)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00b7dcaac7254c6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae5d037836a44bff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4b10b69ec70a44a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re211497b2a054a00"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4b10b69ec70a44a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re211497b2a054a00" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -5307,28 +5307,184 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G102" t="inlineStr">
         <x:is>
           <x:t>7.4</x:t>
         </x:is>
       </x:c>
       <x:c r="H102" t="inlineStr">
         <x:is>
           <x:t>10.2</x:t>
         </x:is>
       </x:c>
       <x:c r="I102" t="inlineStr">
         <x:is>
           <x:t>C</x:t>
         </x:is>
       </x:c>
       <x:c r="J102" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="103">
+      <x:c r="A103" t="inlineStr">
+        <x:is>
+          <x:t>05/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B103" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C103" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D103" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E103" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F103" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G103" t="inlineStr">
+        <x:is>
+          <x:t>14.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H103" t="inlineStr">
+        <x:is>
+          <x:t>8.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I103" t="inlineStr">
+        <x:is>
+          <x:t>C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J103" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="104">
+      <x:c r="A104" t="inlineStr">
+        <x:is>
+          <x:t>06/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B104" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C104" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D104" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E104" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F104" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G104" t="inlineStr">
+        <x:is>
+          <x:t>20.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H104" t="inlineStr">
+        <x:is>
+          <x:t>8.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I104" t="inlineStr">
+        <x:is>
+          <x:t>C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J104" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="105">
+      <x:c r="A105" t="inlineStr">
+        <x:is>
+          <x:t>07/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B105" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C105" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D105" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E105" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F105" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G105" t="inlineStr">
+        <x:is>
+          <x:t>10.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H105" t="inlineStr">
+        <x:is>
+          <x:t>.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I105" t="inlineStr">
+        <x:is>
+          <x:t>C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J105" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>