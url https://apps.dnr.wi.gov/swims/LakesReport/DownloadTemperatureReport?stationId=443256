--- v2 (2026-03-27)
+++ v3 (2026-05-14)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f70ea0a3efb4aec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf29f66eae88423e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R76eddac8972f4d69"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Raa8668d94ff94c4e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R76eddac8972f4d69" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Raa8668d94ff94c4e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>