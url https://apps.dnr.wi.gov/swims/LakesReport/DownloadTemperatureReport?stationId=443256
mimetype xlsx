--- v3 (2026-05-14)
+++ v4 (2026-06-30)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf29f66eae88423e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reea03014e8474fb8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Raa8668d94ff94c4e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R191c706d6dca4c45"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Raa8668d94ff94c4e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R191c706d6dca4c45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -11183,28 +11183,444 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G215" t="inlineStr">
         <x:is>
           <x:t>63.5</x:t>
         </x:is>
       </x:c>
       <x:c r="H215" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I215" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J215" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="216">
+      <x:c r="A216" t="inlineStr">
+        <x:is>
+          <x:t>05/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B216" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C216" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D216" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E216" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F216" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G216" t="inlineStr">
+        <x:is>
+          <x:t>59.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H216" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I216" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J216" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="217">
+      <x:c r="A217" t="inlineStr">
+        <x:is>
+          <x:t>05/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B217" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C217" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D217" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E217" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F217" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G217" t="inlineStr">
+        <x:is>
+          <x:t>53.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H217" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I217" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J217" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="218">
+      <x:c r="A218" t="inlineStr">
+        <x:is>
+          <x:t>05/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B218" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C218" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D218" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E218" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F218" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G218" t="inlineStr">
+        <x:is>
+          <x:t>61.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H218" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I218" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J218" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="219">
+      <x:c r="A219" t="inlineStr">
+        <x:is>
+          <x:t>05/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B219" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C219" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D219" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E219" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F219" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G219" t="inlineStr">
+        <x:is>
+          <x:t>56.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H219" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I219" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J219" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="220">
+      <x:c r="A220" t="inlineStr">
+        <x:is>
+          <x:t>05/31/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B220" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C220" t="inlineStr">
+        <x:is>
+          <x:t>31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D220" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E220" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F220" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G220" t="inlineStr">
+        <x:is>
+          <x:t>74.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H220" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I220" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J220" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="221">
+      <x:c r="A221" t="inlineStr">
+        <x:is>
+          <x:t>05/31/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B221" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C221" t="inlineStr">
+        <x:is>
+          <x:t>31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D221" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E221" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F221" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G221" t="inlineStr">
+        <x:is>
+          <x:t>56.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H221" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I221" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J221" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="222">
+      <x:c r="A222" t="inlineStr">
+        <x:is>
+          <x:t>06/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B222" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C222" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D222" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E222" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F222" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G222" t="inlineStr">
+        <x:is>
+          <x:t>69.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H222" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I222" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J222" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="223">
+      <x:c r="A223" t="inlineStr">
+        <x:is>
+          <x:t>06/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B223" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C223" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D223" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E223" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F223" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G223" t="inlineStr">
+        <x:is>
+          <x:t>59.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H223" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I223" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J223" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>