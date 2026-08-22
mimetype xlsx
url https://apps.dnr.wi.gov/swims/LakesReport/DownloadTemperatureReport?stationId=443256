--- v4 (2026-06-30)
+++ v5 (2026-08-22)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reea03014e8474fb8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5514a0ded7ba4bbf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R191c706d6dca4c45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R766db1fcf0b64f13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R191c706d6dca4c45" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R766db1fcf0b64f13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -11599,28 +11599,444 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G223" t="inlineStr">
         <x:is>
           <x:t>59.5</x:t>
         </x:is>
       </x:c>
       <x:c r="H223" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I223" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J223" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="224">
+      <x:c r="A224" t="inlineStr">
+        <x:is>
+          <x:t>07/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B224" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C224" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D224" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E224" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F224" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G224" t="inlineStr">
+        <x:is>
+          <x:t>77.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H224" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I224" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J224" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="225">
+      <x:c r="A225" t="inlineStr">
+        <x:is>
+          <x:t>07/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B225" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C225" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D225" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E225" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G225" t="inlineStr">
+        <x:is>
+          <x:t>59.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I225" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J225" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="226">
+      <x:c r="A226" t="inlineStr">
+        <x:is>
+          <x:t>07/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B226" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C226" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D226" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E226" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F226" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G226" t="inlineStr">
+        <x:is>
+          <x:t>81.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H226" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I226" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J226" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="227">
+      <x:c r="A227" t="inlineStr">
+        <x:is>
+          <x:t>07/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B227" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C227" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D227" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E227" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F227" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G227" t="inlineStr">
+        <x:is>
+          <x:t>62.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H227" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I227" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J227" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="228">
+      <x:c r="A228" t="inlineStr">
+        <x:is>
+          <x:t>07/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B228" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C228" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D228" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E228" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F228" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G228" t="inlineStr">
+        <x:is>
+          <x:t>84.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H228" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I228" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J228" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="229">
+      <x:c r="A229" t="inlineStr">
+        <x:is>
+          <x:t>07/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B229" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C229" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D229" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E229" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F229" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G229" t="inlineStr">
+        <x:is>
+          <x:t>71.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H229" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I229" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J229" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="230">
+      <x:c r="A230" t="inlineStr">
+        <x:is>
+          <x:t>08/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B230" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C230" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D230" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E230" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F230" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G230" t="inlineStr">
+        <x:is>
+          <x:t>77</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H230" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I230" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J230" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="231">
+      <x:c r="A231" t="inlineStr">
+        <x:is>
+          <x:t>08/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B231" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C231" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D231" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E231" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F231" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G231" t="inlineStr">
+        <x:is>
+          <x:t>66</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H231" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I231" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J231" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>