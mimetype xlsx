--- v3 (2026-02-24)
+++ v4 (2026-05-14)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb31cdbdfa1b24468" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68d9918f43a841ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R928460222f324ae2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R54bb36c32c6d449e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R928460222f324ae2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R54bb36c32c6d449e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>