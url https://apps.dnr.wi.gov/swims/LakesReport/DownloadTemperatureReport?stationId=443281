--- v4 (2026-05-14)
+++ v5 (2026-07-06)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68d9918f43a841ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32b686699fc342f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R54bb36c32c6d449e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R49aff8602f9b4124"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R54bb36c32c6d449e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R49aff8602f9b4124" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -19243,28 +19243,392 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G370" t="inlineStr">
         <x:is>
           <x:t>64.7</x:t>
         </x:is>
       </x:c>
       <x:c r="H370" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I370" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J370" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="371">
+      <x:c r="A371" t="inlineStr">
+        <x:is>
+          <x:t>06/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B371" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C371" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D371" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E371" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F371" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G371" t="inlineStr">
+        <x:is>
+          <x:t>76.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H371" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I371" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J371" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="372">
+      <x:c r="A372" t="inlineStr">
+        <x:is>
+          <x:t>06/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B372" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C372" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D372" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E372" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F372" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G372" t="inlineStr">
+        <x:is>
+          <x:t>76.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H372" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I372" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J372" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="373">
+      <x:c r="A373" t="inlineStr">
+        <x:is>
+          <x:t>06/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B373" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C373" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D373" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E373" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F373" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G373" t="inlineStr">
+        <x:is>
+          <x:t>74.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H373" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I373" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J373" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="374">
+      <x:c r="A374" t="inlineStr">
+        <x:is>
+          <x:t>06/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B374" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C374" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D374" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E374" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F374" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G374" t="inlineStr">
+        <x:is>
+          <x:t>73.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H374" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I374" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J374" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="375">
+      <x:c r="A375" t="inlineStr">
+        <x:is>
+          <x:t>06/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B375" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C375" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D375" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E375" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F375" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G375" t="inlineStr">
+        <x:is>
+          <x:t>71.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H375" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I375" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J375" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="376">
+      <x:c r="A376" t="inlineStr">
+        <x:is>
+          <x:t>06/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B376" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C376" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D376" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E376" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F376" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G376" t="inlineStr">
+        <x:is>
+          <x:t>69.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H376" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I376" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J376" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="377">
+      <x:c r="A377" t="inlineStr">
+        <x:is>
+          <x:t>06/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B377" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C377" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D377" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E377" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F377" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G377" t="inlineStr">
+        <x:is>
+          <x:t>69.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H377" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I377" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J377" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>