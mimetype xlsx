--- v5 (2026-07-06)
+++ v6 (2026-08-22)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32b686699fc342f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re272e847e58a4333" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R49aff8602f9b4124"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R32128decf7534b95"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R49aff8602f9b4124" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R32128decf7534b95" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>