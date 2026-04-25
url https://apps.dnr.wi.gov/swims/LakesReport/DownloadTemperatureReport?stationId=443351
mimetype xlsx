--- v2 (2026-03-10)
+++ v3 (2026-04-25)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b4898aaa6274f2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8146fb9b6cff4616" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R223d6419a2e54833"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rcb8cb5c002ca41bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R223d6419a2e54833" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcb8cb5c002ca41bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>