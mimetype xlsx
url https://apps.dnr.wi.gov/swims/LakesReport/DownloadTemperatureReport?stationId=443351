--- v3 (2026-04-25)
+++ v4 (2026-06-12)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8146fb9b6cff4616" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3da02f8e38e94d52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rcb8cb5c002ca41bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra2e9ad98aef84016"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcb8cb5c002ca41bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra2e9ad98aef84016" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>