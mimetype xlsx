--- v4 (2026-06-12)
+++ v5 (2026-07-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3da02f8e38e94d52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fe74f02fb3e4889" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra2e9ad98aef84016"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R1228d1deb0fb496c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra2e9ad98aef84016" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1228d1deb0fb496c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>