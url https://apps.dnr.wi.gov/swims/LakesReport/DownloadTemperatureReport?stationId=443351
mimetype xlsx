--- v5 (2026-07-27)
+++ v6 (2026-09-15)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fe74f02fb3e4889" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23a6140046844644" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R1228d1deb0fb496c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R3f683bcd698a4195"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1228d1deb0fb496c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3f683bcd698a4195" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -30943,28 +30943,236 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G595" t="inlineStr">
         <x:is>
           <x:t>70</x:t>
         </x:is>
       </x:c>
       <x:c r="H595" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I595" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J595" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="596">
+      <x:c r="A596" t="inlineStr">
+        <x:is>
+          <x:t>08/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B596" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C596" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D596" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E596" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F596" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G596" t="inlineStr">
+        <x:is>
+          <x:t>76.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H596" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I596" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J596" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="597">
+      <x:c r="A597" t="inlineStr">
+        <x:is>
+          <x:t>08/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B597" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C597" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D597" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E597" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F597" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G597" t="inlineStr">
+        <x:is>
+          <x:t>75.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H597" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I597" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J597" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="598">
+      <x:c r="A598" t="inlineStr">
+        <x:is>
+          <x:t>08/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B598" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C598" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D598" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E598" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F598" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G598" t="inlineStr">
+        <x:is>
+          <x:t>73.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H598" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I598" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J598" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="599">
+      <x:c r="A599" t="inlineStr">
+        <x:is>
+          <x:t>08/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B599" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C599" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D599" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E599" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F599" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G599" t="inlineStr">
+        <x:is>
+          <x:t>66.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H599" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I599" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J599" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>