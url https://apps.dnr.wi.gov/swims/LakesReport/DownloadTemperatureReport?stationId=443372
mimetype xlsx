--- v2 (2026-02-21)
+++ v3 (2026-06-01)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5f28806fd874799" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38d49d70bc44441f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf433b65fccc640dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R7a210951b1d747fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf433b65fccc640dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7a210951b1d747fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -3851,28 +3851,236 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G74" t="inlineStr">
         <x:is>
           <x:t>17.2</x:t>
         </x:is>
       </x:c>
       <x:c r="H74" t="inlineStr">
         <x:is>
           <x:t>6.09</x:t>
         </x:is>
       </x:c>
       <x:c r="I74" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J74" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="75">
+      <x:c r="A75" t="inlineStr">
+        <x:is>
+          <x:t>08/19/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B75" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C75" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D75" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E75" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F75" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G75" t="inlineStr">
+        <x:is>
+          <x:t>18.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H75" t="inlineStr">
+        <x:is>
+          <x:t>3.58</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I75" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J75" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="76">
+      <x:c r="A76" t="inlineStr">
+        <x:is>
+          <x:t>08/19/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B76" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C76" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D76" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E76" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F76" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G76" t="inlineStr">
+        <x:is>
+          <x:t>16.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H76" t="inlineStr">
+        <x:is>
+          <x:t>2.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I76" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J76" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="77">
+      <x:c r="A77" t="inlineStr">
+        <x:is>
+          <x:t>08/19/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B77" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C77" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D77" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E77" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F77" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G77" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H77" t="inlineStr">
+        <x:is>
+          <x:t>1.36</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I77" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J77" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="78">
+      <x:c r="A78" t="inlineStr">
+        <x:is>
+          <x:t>08/19/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B78" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C78" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D78" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E78" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F78" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G78" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H78" t="inlineStr">
+        <x:is>
+          <x:t>.81</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I78" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J78" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>