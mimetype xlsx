--- v3 (2026-06-01)
+++ v4 (2026-07-21)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38d49d70bc44441f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbef1719e6ed444e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R7a210951b1d747fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R1fa89a473aa64583"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7a210951b1d747fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1fa89a473aa64583" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -3854,233 +3854,337 @@
       </x:c>
       <x:c r="G74" t="inlineStr">
         <x:is>
           <x:t>17.2</x:t>
         </x:is>
       </x:c>
       <x:c r="H74" t="inlineStr">
         <x:is>
           <x:t>6.09</x:t>
         </x:is>
       </x:c>
       <x:c r="I74" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J74" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="inlineStr">
         <x:is>
-          <x:t>08/19/2025</x:t>
+          <x:t>07/28/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="B75" t="inlineStr">
         <x:is>
-          <x:t>08</x:t>
+          <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C75" t="inlineStr">
         <x:is>
-          <x:t>19</x:t>
+          <x:t>28</x:t>
         </x:is>
       </x:c>
       <x:c r="D75" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="E75" t="inlineStr">
         <x:is>
           <x:t>0</x:t>
         </x:is>
       </x:c>
       <x:c r="F75" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G75" t="inlineStr">
         <x:is>
-          <x:t>18.4</x:t>
+          <x:t>21.4</x:t>
         </x:is>
       </x:c>
       <x:c r="H75" t="inlineStr">
         <x:is>
-          <x:t>3.58</x:t>
+          <x:t>2</x:t>
         </x:is>
       </x:c>
       <x:c r="I75" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J75" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="inlineStr">
         <x:is>
-          <x:t>08/19/2025</x:t>
+          <x:t>07/28/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="B76" t="inlineStr">
         <x:is>
-          <x:t>08</x:t>
+          <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C76" t="inlineStr">
         <x:is>
-          <x:t>19</x:t>
+          <x:t>28</x:t>
         </x:is>
       </x:c>
       <x:c r="D76" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="E76" t="inlineStr">
         <x:is>
-          <x:t>1</x:t>
+          <x:t>3</x:t>
         </x:is>
       </x:c>
       <x:c r="F76" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G76" t="inlineStr">
         <x:is>
-          <x:t>16.9</x:t>
+          <x:t>16.5</x:t>
         </x:is>
       </x:c>
       <x:c r="H76" t="inlineStr">
         <x:is>
-          <x:t>2.7</x:t>
+          <x:t>.41</x:t>
         </x:is>
       </x:c>
       <x:c r="I76" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J76" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="inlineStr">
         <x:is>
           <x:t>08/19/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="B77" t="inlineStr">
         <x:is>
           <x:t>08</x:t>
         </x:is>
       </x:c>
       <x:c r="C77" t="inlineStr">
         <x:is>
           <x:t>19</x:t>
         </x:is>
       </x:c>
       <x:c r="D77" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="E77" t="inlineStr">
         <x:is>
-          <x:t>2</x:t>
+          <x:t>0</x:t>
         </x:is>
       </x:c>
       <x:c r="F77" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G77" t="inlineStr">
         <x:is>
-          <x:t>16</x:t>
+          <x:t>18.4</x:t>
         </x:is>
       </x:c>
       <x:c r="H77" t="inlineStr">
         <x:is>
-          <x:t>1.36</x:t>
+          <x:t>3.58</x:t>
         </x:is>
       </x:c>
       <x:c r="I77" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J77" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="inlineStr">
         <x:is>
           <x:t>08/19/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="B78" t="inlineStr">
         <x:is>
           <x:t>08</x:t>
         </x:is>
       </x:c>
       <x:c r="C78" t="inlineStr">
         <x:is>
           <x:t>19</x:t>
         </x:is>
       </x:c>
       <x:c r="D78" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="E78" t="inlineStr">
         <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F78" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G78" t="inlineStr">
+        <x:is>
+          <x:t>16.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H78" t="inlineStr">
+        <x:is>
+          <x:t>2.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I78" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J78" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="79">
+      <x:c r="A79" t="inlineStr">
+        <x:is>
+          <x:t>08/19/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B79" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C79" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D79" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E79" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F79" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G79" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H79" t="inlineStr">
+        <x:is>
+          <x:t>1.36</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I79" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J79" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="80">
+      <x:c r="A80" t="inlineStr">
+        <x:is>
+          <x:t>08/19/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B80" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C80" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D80" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E80" t="inlineStr">
+        <x:is>
           <x:t>3</x:t>
         </x:is>
       </x:c>
-      <x:c r="F78" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="G78" t="inlineStr">
+      <x:c r="F80" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G80" t="inlineStr">
         <x:is>
           <x:t>16</x:t>
         </x:is>
       </x:c>
-      <x:c r="H78" t="inlineStr">
+      <x:c r="H80" t="inlineStr">
         <x:is>
           <x:t>.81</x:t>
         </x:is>
       </x:c>
-      <x:c r="I78" t="inlineStr">
+      <x:c r="I80" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
-      <x:c r="J78" t="inlineStr">
+      <x:c r="J80" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>