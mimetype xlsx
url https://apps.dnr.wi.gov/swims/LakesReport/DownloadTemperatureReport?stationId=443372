--- v4 (2026-07-21)
+++ v5 (2026-09-14)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbef1719e6ed444e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refe8317abf09407b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R1fa89a473aa64583"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Reefbe12222bd45e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1fa89a473aa64583" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Reefbe12222bd45e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>