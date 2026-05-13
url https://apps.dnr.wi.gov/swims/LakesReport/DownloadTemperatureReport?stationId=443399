--- v2 (2026-03-27)
+++ v3 (2026-05-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1148d85f05e74aac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc10d1b88d7f4f0b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8414702e081e4ebb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R0be57775725e4521"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8414702e081e4ebb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0be57775725e4521" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>