--- v3 (2026-05-13)
+++ v4 (2026-06-28)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc10d1b88d7f4f0b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8c33815097e4ebd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R0be57775725e4521"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R6c285a0b5ccc47a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0be57775725e4521" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6c285a0b5ccc47a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -21895,28 +21895,184 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G421" t="inlineStr">
         <x:is>
           <x:t>70</x:t>
         </x:is>
       </x:c>
       <x:c r="H421" t="inlineStr">
         <x:is>
           <x:t>7.67</x:t>
         </x:is>
       </x:c>
       <x:c r="I421" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J421" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="422">
+      <x:c r="A422" t="inlineStr">
+        <x:is>
+          <x:t>06/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B422" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C422" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D422" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E422" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F422" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G422" t="inlineStr">
+        <x:is>
+          <x:t>70.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H422" t="inlineStr">
+        <x:is>
+          <x:t>8.76</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I422" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J422" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="423">
+      <x:c r="A423" t="inlineStr">
+        <x:is>
+          <x:t>06/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B423" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C423" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D423" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E423" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F423" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G423" t="inlineStr">
+        <x:is>
+          <x:t>68.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H423" t="inlineStr">
+        <x:is>
+          <x:t>8.71</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I423" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J423" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="424">
+      <x:c r="A424" t="inlineStr">
+        <x:is>
+          <x:t>06/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B424" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C424" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D424" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E424" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F424" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G424" t="inlineStr">
+        <x:is>
+          <x:t>65.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H424" t="inlineStr">
+        <x:is>
+          <x:t>8.44</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I424" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J424" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>