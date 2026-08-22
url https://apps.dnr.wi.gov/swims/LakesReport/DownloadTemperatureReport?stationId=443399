--- v4 (2026-06-28)
+++ v5 (2026-08-22)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8c33815097e4ebd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra06c8103d77c41ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R6c285a0b5ccc47a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rff4d0cdaf8d6495a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6c285a0b5ccc47a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rff4d0cdaf8d6495a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -22051,28 +22051,184 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G424" t="inlineStr">
         <x:is>
           <x:t>65.2</x:t>
         </x:is>
       </x:c>
       <x:c r="H424" t="inlineStr">
         <x:is>
           <x:t>8.44</x:t>
         </x:is>
       </x:c>
       <x:c r="I424" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J424" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="425">
+      <x:c r="A425" t="inlineStr">
+        <x:is>
+          <x:t>07/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B425" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C425" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D425" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E425" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F425" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G425" t="inlineStr">
+        <x:is>
+          <x:t>74</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H425" t="inlineStr">
+        <x:is>
+          <x:t>8.38</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I425" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J425" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="426">
+      <x:c r="A426" t="inlineStr">
+        <x:is>
+          <x:t>07/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B426" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C426" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D426" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E426" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F426" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G426" t="inlineStr">
+        <x:is>
+          <x:t>74.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H426" t="inlineStr">
+        <x:is>
+          <x:t>8.27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I426" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J426" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="427">
+      <x:c r="A427" t="inlineStr">
+        <x:is>
+          <x:t>07/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B427" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C427" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D427" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E427" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F427" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G427" t="inlineStr">
+        <x:is>
+          <x:t>71.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H427" t="inlineStr">
+        <x:is>
+          <x:t>10.29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I427" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J427" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>