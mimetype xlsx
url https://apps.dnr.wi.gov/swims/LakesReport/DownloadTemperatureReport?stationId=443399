--- v5 (2026-08-22)
+++ v6 (2026-10-11)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra06c8103d77c41ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23de0fd3acb84597" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rff4d0cdaf8d6495a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rdb6aa7d658ff4200"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rff4d0cdaf8d6495a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdb6aa7d658ff4200" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -22207,28 +22207,184 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G427" t="inlineStr">
         <x:is>
           <x:t>71.8</x:t>
         </x:is>
       </x:c>
       <x:c r="H427" t="inlineStr">
         <x:is>
           <x:t>10.29</x:t>
         </x:is>
       </x:c>
       <x:c r="I427" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J427" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="428">
+      <x:c r="A428" t="inlineStr">
+        <x:is>
+          <x:t>08/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B428" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C428" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D428" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E428" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F428" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G428" t="inlineStr">
+        <x:is>
+          <x:t>72.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H428" t="inlineStr">
+        <x:is>
+          <x:t>8.12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I428" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J428" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="429">
+      <x:c r="A429" t="inlineStr">
+        <x:is>
+          <x:t>08/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B429" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C429" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D429" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E429" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F429" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G429" t="inlineStr">
+        <x:is>
+          <x:t>72.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H429" t="inlineStr">
+        <x:is>
+          <x:t>7.78</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I429" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J429" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="430">
+      <x:c r="A430" t="inlineStr">
+        <x:is>
+          <x:t>08/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B430" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C430" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D430" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E430" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F430" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G430" t="inlineStr">
+        <x:is>
+          <x:t>72.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H430" t="inlineStr">
+        <x:is>
+          <x:t>7.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I430" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J430" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>