--- v2 (2026-03-05)
+++ v3 (2026-05-31)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ee2201294914150" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda8a4fc405e7479d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8cff53ab08b4465e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R067c0cb81b4c4b90"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8cff53ab08b4465e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R067c0cb81b4c4b90" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -17423,28 +17423,1276 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G335" t="inlineStr">
         <x:is>
           <x:t>48.3</x:t>
         </x:is>
       </x:c>
       <x:c r="H335" t="inlineStr">
         <x:is>
           <x:t>9.1</x:t>
         </x:is>
       </x:c>
       <x:c r="I335" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J335" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="336">
+      <x:c r="A336" t="inlineStr">
+        <x:is>
+          <x:t>05/03/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B336" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C336" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D336" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E336" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F336" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G336" t="inlineStr">
+        <x:is>
+          <x:t>53.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H336" t="inlineStr">
+        <x:is>
+          <x:t>10.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I336" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J336" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="337">
+      <x:c r="A337" t="inlineStr">
+        <x:is>
+          <x:t>05/03/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B337" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C337" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D337" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E337" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F337" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G337" t="inlineStr">
+        <x:is>
+          <x:t>53.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H337" t="inlineStr">
+        <x:is>
+          <x:t>10.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I337" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J337" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="338">
+      <x:c r="A338" t="inlineStr">
+        <x:is>
+          <x:t>05/03/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B338" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C338" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D338" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E338" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F338" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G338" t="inlineStr">
+        <x:is>
+          <x:t>53.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H338" t="inlineStr">
+        <x:is>
+          <x:t>10.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I338" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J338" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="339">
+      <x:c r="A339" t="inlineStr">
+        <x:is>
+          <x:t>05/03/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B339" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C339" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D339" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E339" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F339" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G339" t="inlineStr">
+        <x:is>
+          <x:t>53.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H339" t="inlineStr">
+        <x:is>
+          <x:t>10.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I339" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J339" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="340">
+      <x:c r="A340" t="inlineStr">
+        <x:is>
+          <x:t>05/03/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B340" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C340" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D340" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E340" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F340" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G340" t="inlineStr">
+        <x:is>
+          <x:t>53</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H340" t="inlineStr">
+        <x:is>
+          <x:t>10.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I340" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J340" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="341">
+      <x:c r="A341" t="inlineStr">
+        <x:is>
+          <x:t>05/03/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B341" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C341" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D341" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E341" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F341" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G341" t="inlineStr">
+        <x:is>
+          <x:t>50.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H341" t="inlineStr">
+        <x:is>
+          <x:t>10.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I341" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J341" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="342">
+      <x:c r="A342" t="inlineStr">
+        <x:is>
+          <x:t>05/03/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B342" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C342" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D342" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E342" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F342" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G342" t="inlineStr">
+        <x:is>
+          <x:t>50.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H342" t="inlineStr">
+        <x:is>
+          <x:t>10.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I342" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J342" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="343">
+      <x:c r="A343" t="inlineStr">
+        <x:is>
+          <x:t>05/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B343" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C343" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D343" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E343" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F343" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G343" t="inlineStr">
+        <x:is>
+          <x:t>53.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H343" t="inlineStr">
+        <x:is>
+          <x:t>10.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I343" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J343" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="344">
+      <x:c r="A344" t="inlineStr">
+        <x:is>
+          <x:t>05/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B344" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C344" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D344" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E344" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F344" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G344" t="inlineStr">
+        <x:is>
+          <x:t>53.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H344" t="inlineStr">
+        <x:is>
+          <x:t>10.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I344" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J344" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="345">
+      <x:c r="A345" t="inlineStr">
+        <x:is>
+          <x:t>05/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B345" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C345" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D345" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E345" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F345" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G345" t="inlineStr">
+        <x:is>
+          <x:t>53.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H345" t="inlineStr">
+        <x:is>
+          <x:t>10.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I345" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J345" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="346">
+      <x:c r="A346" t="inlineStr">
+        <x:is>
+          <x:t>05/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B346" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C346" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D346" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E346" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F346" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G346" t="inlineStr">
+        <x:is>
+          <x:t>53.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H346" t="inlineStr">
+        <x:is>
+          <x:t>10.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I346" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J346" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="347">
+      <x:c r="A347" t="inlineStr">
+        <x:is>
+          <x:t>05/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B347" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C347" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D347" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E347" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F347" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G347" t="inlineStr">
+        <x:is>
+          <x:t>53.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H347" t="inlineStr">
+        <x:is>
+          <x:t>10.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I347" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J347" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="348">
+      <x:c r="A348" t="inlineStr">
+        <x:is>
+          <x:t>05/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B348" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C348" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D348" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E348" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F348" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G348" t="inlineStr">
+        <x:is>
+          <x:t>53.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H348" t="inlineStr">
+        <x:is>
+          <x:t>10.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I348" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J348" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="349">
+      <x:c r="A349" t="inlineStr">
+        <x:is>
+          <x:t>05/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B349" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C349" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D349" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E349" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F349" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G349" t="inlineStr">
+        <x:is>
+          <x:t>53.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H349" t="inlineStr">
+        <x:is>
+          <x:t>10.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I349" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J349" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="350">
+      <x:c r="A350" t="inlineStr">
+        <x:is>
+          <x:t>05/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B350" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C350" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D350" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E350" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F350" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G350" t="inlineStr">
+        <x:is>
+          <x:t>53.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H350" t="inlineStr">
+        <x:is>
+          <x:t>9.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I350" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J350" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="351">
+      <x:c r="A351" t="inlineStr">
+        <x:is>
+          <x:t>05/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B351" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C351" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D351" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E351" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F351" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G351" t="inlineStr">
+        <x:is>
+          <x:t>53.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H351" t="inlineStr">
+        <x:is>
+          <x:t>9.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I351" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J351" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="352">
+      <x:c r="A352" t="inlineStr">
+        <x:is>
+          <x:t>05/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B352" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C352" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D352" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E352" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F352" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G352" t="inlineStr">
+        <x:is>
+          <x:t>65.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H352" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I352" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J352" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="353">
+      <x:c r="A353" t="inlineStr">
+        <x:is>
+          <x:t>05/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B353" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C353" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D353" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E353" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F353" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G353" t="inlineStr">
+        <x:is>
+          <x:t>64.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H353" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I353" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J353" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="354">
+      <x:c r="A354" t="inlineStr">
+        <x:is>
+          <x:t>05/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B354" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C354" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D354" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E354" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F354" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G354" t="inlineStr">
+        <x:is>
+          <x:t>64</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H354" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I354" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J354" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="355">
+      <x:c r="A355" t="inlineStr">
+        <x:is>
+          <x:t>05/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B355" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C355" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D355" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E355" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F355" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G355" t="inlineStr">
+        <x:is>
+          <x:t>63.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H355" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I355" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J355" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="356">
+      <x:c r="A356" t="inlineStr">
+        <x:is>
+          <x:t>05/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B356" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C356" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D356" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E356" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F356" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G356" t="inlineStr">
+        <x:is>
+          <x:t>62</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H356" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I356" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J356" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="357">
+      <x:c r="A357" t="inlineStr">
+        <x:is>
+          <x:t>05/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B357" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C357" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D357" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E357" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F357" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G357" t="inlineStr">
+        <x:is>
+          <x:t>60.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H357" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I357" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J357" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="358">
+      <x:c r="A358" t="inlineStr">
+        <x:is>
+          <x:t>05/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B358" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C358" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D358" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E358" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F358" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G358" t="inlineStr">
+        <x:is>
+          <x:t>59.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H358" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I358" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J358" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="359">
+      <x:c r="A359" t="inlineStr">
+        <x:is>
+          <x:t>05/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B359" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C359" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D359" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E359" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F359" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G359" t="inlineStr">
+        <x:is>
+          <x:t>58.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H359" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I359" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J359" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>