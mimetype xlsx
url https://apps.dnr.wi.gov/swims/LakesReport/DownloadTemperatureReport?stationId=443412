--- v3 (2026-05-31)
+++ v4 (2026-07-28)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda8a4fc405e7479d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe745aecaa3b4369" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R067c0cb81b4c4b90"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R14222aebb8204043"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R067c0cb81b4c4b90" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R14222aebb8204043" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -18671,28 +18671,1328 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G359" t="inlineStr">
         <x:is>
           <x:t>58.8</x:t>
         </x:is>
       </x:c>
       <x:c r="H359" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I359" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J359" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="360">
+      <x:c r="A360" t="inlineStr">
+        <x:is>
+          <x:t>06/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B360" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C360" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D360" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E360" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F360" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G360" t="inlineStr">
+        <x:is>
+          <x:t>77.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H360" t="inlineStr">
+        <x:is>
+          <x:t>8.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I360" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J360" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="361">
+      <x:c r="A361" t="inlineStr">
+        <x:is>
+          <x:t>06/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B361" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C361" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D361" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E361" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F361" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G361" t="inlineStr">
+        <x:is>
+          <x:t>76.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H361" t="inlineStr">
+        <x:is>
+          <x:t>8.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I361" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J361" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="362">
+      <x:c r="A362" t="inlineStr">
+        <x:is>
+          <x:t>06/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B362" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C362" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D362" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E362" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F362" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G362" t="inlineStr">
+        <x:is>
+          <x:t>75.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H362" t="inlineStr">
+        <x:is>
+          <x:t>8.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I362" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J362" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="363">
+      <x:c r="A363" t="inlineStr">
+        <x:is>
+          <x:t>06/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B363" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C363" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D363" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E363" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F363" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G363" t="inlineStr">
+        <x:is>
+          <x:t>74.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H363" t="inlineStr">
+        <x:is>
+          <x:t>8.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I363" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J363" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="364">
+      <x:c r="A364" t="inlineStr">
+        <x:is>
+          <x:t>06/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B364" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C364" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D364" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E364" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F364" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G364" t="inlineStr">
+        <x:is>
+          <x:t>67.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H364" t="inlineStr">
+        <x:is>
+          <x:t>8.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I364" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J364" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="365">
+      <x:c r="A365" t="inlineStr">
+        <x:is>
+          <x:t>06/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B365" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C365" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D365" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E365" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F365" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G365" t="inlineStr">
+        <x:is>
+          <x:t>61.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H365" t="inlineStr">
+        <x:is>
+          <x:t>6.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I365" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J365" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="366">
+      <x:c r="A366" t="inlineStr">
+        <x:is>
+          <x:t>06/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B366" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C366" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D366" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E366" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F366" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G366" t="inlineStr">
+        <x:is>
+          <x:t>58.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H366" t="inlineStr">
+        <x:is>
+          <x:t>2.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I366" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J366" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="367">
+      <x:c r="A367" t="inlineStr">
+        <x:is>
+          <x:t>06/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B367" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C367" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D367" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E367" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F367" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G367" t="inlineStr">
+        <x:is>
+          <x:t>56.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H367" t="inlineStr">
+        <x:is>
+          <x:t>1.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I367" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J367" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="368">
+      <x:c r="A368" t="inlineStr">
+        <x:is>
+          <x:t>06/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B368" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C368" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D368" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E368" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F368" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G368" t="inlineStr">
+        <x:is>
+          <x:t>71.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H368" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I368" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J368" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="369">
+      <x:c r="A369" t="inlineStr">
+        <x:is>
+          <x:t>06/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B369" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C369" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D369" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E369" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F369" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G369" t="inlineStr">
+        <x:is>
+          <x:t>71.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H369" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I369" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J369" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="370">
+      <x:c r="A370" t="inlineStr">
+        <x:is>
+          <x:t>06/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B370" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C370" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D370" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E370" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F370" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G370" t="inlineStr">
+        <x:is>
+          <x:t>70.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H370" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I370" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J370" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="371">
+      <x:c r="A371" t="inlineStr">
+        <x:is>
+          <x:t>06/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B371" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C371" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D371" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E371" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F371" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G371" t="inlineStr">
+        <x:is>
+          <x:t>70.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H371" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I371" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J371" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="372">
+      <x:c r="A372" t="inlineStr">
+        <x:is>
+          <x:t>06/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B372" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C372" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D372" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E372" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F372" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G372" t="inlineStr">
+        <x:is>
+          <x:t>68.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H372" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I372" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J372" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="373">
+      <x:c r="A373" t="inlineStr">
+        <x:is>
+          <x:t>06/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B373" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C373" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D373" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E373" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F373" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G373" t="inlineStr">
+        <x:is>
+          <x:t>66.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H373" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I373" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J373" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="374">
+      <x:c r="A374" t="inlineStr">
+        <x:is>
+          <x:t>06/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B374" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C374" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D374" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E374" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F374" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G374" t="inlineStr">
+        <x:is>
+          <x:t>63.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H374" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I374" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J374" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="375">
+      <x:c r="A375" t="inlineStr">
+        <x:is>
+          <x:t>06/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B375" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C375" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D375" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E375" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F375" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G375" t="inlineStr">
+        <x:is>
+          <x:t>62.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H375" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I375" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J375" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="376">
+      <x:c r="A376" t="inlineStr">
+        <x:is>
+          <x:t>07/12/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B376" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C376" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D376" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E376" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F376" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G376" t="inlineStr">
+        <x:is>
+          <x:t>80.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H376" t="inlineStr">
+        <x:is>
+          <x:t>8.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I376" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J376" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="377">
+      <x:c r="A377" t="inlineStr">
+        <x:is>
+          <x:t>07/12/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B377" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C377" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D377" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E377" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F377" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G377" t="inlineStr">
+        <x:is>
+          <x:t>80.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H377" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I377" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J377" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="378">
+      <x:c r="A378" t="inlineStr">
+        <x:is>
+          <x:t>07/12/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B378" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C378" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D378" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E378" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F378" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G378" t="inlineStr">
+        <x:is>
+          <x:t>80.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H378" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I378" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J378" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="379">
+      <x:c r="A379" t="inlineStr">
+        <x:is>
+          <x:t>07/12/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B379" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C379" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D379" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E379" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F379" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G379" t="inlineStr">
+        <x:is>
+          <x:t>79.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H379" t="inlineStr">
+        <x:is>
+          <x:t>8.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I379" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J379" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="380">
+      <x:c r="A380" t="inlineStr">
+        <x:is>
+          <x:t>07/12/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B380" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C380" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D380" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E380" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F380" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G380" t="inlineStr">
+        <x:is>
+          <x:t>74.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H380" t="inlineStr">
+        <x:is>
+          <x:t>8.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I380" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J380" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="381">
+      <x:c r="A381" t="inlineStr">
+        <x:is>
+          <x:t>07/12/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B381" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C381" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D381" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E381" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F381" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G381" t="inlineStr">
+        <x:is>
+          <x:t>68.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H381" t="inlineStr">
+        <x:is>
+          <x:t>5.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I381" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J381" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="382">
+      <x:c r="A382" t="inlineStr">
+        <x:is>
+          <x:t>07/12/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B382" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C382" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D382" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E382" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F382" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G382" t="inlineStr">
+        <x:is>
+          <x:t>63.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H382" t="inlineStr">
+        <x:is>
+          <x:t>1.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I382" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J382" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="383">
+      <x:c r="A383" t="inlineStr">
+        <x:is>
+          <x:t>07/12/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B383" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C383" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D383" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E383" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F383" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G383" t="inlineStr">
+        <x:is>
+          <x:t>59.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H383" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I383" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J383" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="384">
+      <x:c r="A384" t="inlineStr">
+        <x:is>
+          <x:t>07/12/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B384" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C384" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D384" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E384" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F384" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G384" t="inlineStr">
+        <x:is>
+          <x:t>56</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H384" t="inlineStr">
+        <x:is>
+          <x:t>.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I384" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J384" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>