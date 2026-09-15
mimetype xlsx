--- v4 (2026-07-28)
+++ v5 (2026-09-15)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe745aecaa3b4369" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97321218a6cb4fa0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R14222aebb8204043"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf09f95cec76e4c01"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R14222aebb8204043" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf09f95cec76e4c01" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -19971,28 +19971,1744 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G384" t="inlineStr">
         <x:is>
           <x:t>56</x:t>
         </x:is>
       </x:c>
       <x:c r="H384" t="inlineStr">
         <x:is>
           <x:t>.6</x:t>
         </x:is>
       </x:c>
       <x:c r="I384" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J384" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="385">
+      <x:c r="A385" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B385" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C385" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D385" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E385" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F385" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G385" t="inlineStr">
+        <x:is>
+          <x:t>76</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H385" t="inlineStr">
+        <x:is>
+          <x:t>7.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I385" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J385" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="386">
+      <x:c r="A386" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B386" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C386" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D386" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E386" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F386" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G386" t="inlineStr">
+        <x:is>
+          <x:t>75.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H386" t="inlineStr">
+        <x:is>
+          <x:t>7.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I386" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J386" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="387">
+      <x:c r="A387" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B387" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C387" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D387" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E387" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F387" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G387" t="inlineStr">
+        <x:is>
+          <x:t>75.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H387" t="inlineStr">
+        <x:is>
+          <x:t>7.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I387" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J387" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="388">
+      <x:c r="A388" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B388" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C388" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D388" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E388" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F388" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G388" t="inlineStr">
+        <x:is>
+          <x:t>75.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H388" t="inlineStr">
+        <x:is>
+          <x:t>7.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I388" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J388" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="389">
+      <x:c r="A389" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B389" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C389" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D389" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E389" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F389" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G389" t="inlineStr">
+        <x:is>
+          <x:t>74.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H389" t="inlineStr">
+        <x:is>
+          <x:t>7.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I389" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J389" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="390">
+      <x:c r="A390" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B390" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C390" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D390" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E390" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F390" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G390" t="inlineStr">
+        <x:is>
+          <x:t>73</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H390" t="inlineStr">
+        <x:is>
+          <x:t>5.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I390" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J390" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="391">
+      <x:c r="A391" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B391" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C391" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D391" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E391" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F391" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G391" t="inlineStr">
+        <x:is>
+          <x:t>63.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H391" t="inlineStr">
+        <x:is>
+          <x:t>1.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I391" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J391" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="392">
+      <x:c r="A392" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B392" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C392" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D392" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E392" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F392" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G392" t="inlineStr">
+        <x:is>
+          <x:t>59.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H392" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I392" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J392" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="393">
+      <x:c r="A393" t="inlineStr">
+        <x:is>
+          <x:t>08/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B393" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C393" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D393" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E393" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F393" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G393" t="inlineStr">
+        <x:is>
+          <x:t>76.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H393" t="inlineStr">
+        <x:is>
+          <x:t>8.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I393" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J393" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="394">
+      <x:c r="A394" t="inlineStr">
+        <x:is>
+          <x:t>08/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B394" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C394" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D394" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E394" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F394" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G394" t="inlineStr">
+        <x:is>
+          <x:t>76.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H394" t="inlineStr">
+        <x:is>
+          <x:t>8.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I394" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J394" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="395">
+      <x:c r="A395" t="inlineStr">
+        <x:is>
+          <x:t>08/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B395" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C395" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D395" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E395" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F395" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G395" t="inlineStr">
+        <x:is>
+          <x:t>76.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H395" t="inlineStr">
+        <x:is>
+          <x:t>8.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I395" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J395" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="396">
+      <x:c r="A396" t="inlineStr">
+        <x:is>
+          <x:t>08/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B396" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C396" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D396" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E396" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F396" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G396" t="inlineStr">
+        <x:is>
+          <x:t>76.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H396" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I396" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J396" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="397">
+      <x:c r="A397" t="inlineStr">
+        <x:is>
+          <x:t>08/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B397" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C397" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D397" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E397" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F397" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G397" t="inlineStr">
+        <x:is>
+          <x:t>75.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H397" t="inlineStr">
+        <x:is>
+          <x:t>7.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I397" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J397" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="398">
+      <x:c r="A398" t="inlineStr">
+        <x:is>
+          <x:t>08/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B398" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C398" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D398" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E398" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F398" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G398" t="inlineStr">
+        <x:is>
+          <x:t>74.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H398" t="inlineStr">
+        <x:is>
+          <x:t>4.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I398" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J398" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="399">
+      <x:c r="A399" t="inlineStr">
+        <x:is>
+          <x:t>08/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B399" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C399" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D399" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E399" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F399" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G399" t="inlineStr">
+        <x:is>
+          <x:t>68.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H399" t="inlineStr">
+        <x:is>
+          <x:t>.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I399" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J399" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="400">
+      <x:c r="A400" t="inlineStr">
+        <x:is>
+          <x:t>08/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B400" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C400" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D400" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E400" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F400" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G400" t="inlineStr">
+        <x:is>
+          <x:t>60.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H400" t="inlineStr">
+        <x:is>
+          <x:t>.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I400" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J400" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="401">
+      <x:c r="A401" t="inlineStr">
+        <x:is>
+          <x:t>08/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B401" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C401" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D401" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E401" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F401" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G401" t="inlineStr">
+        <x:is>
+          <x:t>60.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H401" t="inlineStr">
+        <x:is>
+          <x:t>.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I401" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J401" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="402">
+      <x:c r="A402" t="inlineStr">
+        <x:is>
+          <x:t>08/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B402" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C402" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D402" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E402" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F402" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G402" t="inlineStr">
+        <x:is>
+          <x:t>71.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H402" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I402" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J402" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="403">
+      <x:c r="A403" t="inlineStr">
+        <x:is>
+          <x:t>08/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B403" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C403" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D403" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E403" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F403" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G403" t="inlineStr">
+        <x:is>
+          <x:t>71.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H403" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I403" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J403" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="404">
+      <x:c r="A404" t="inlineStr">
+        <x:is>
+          <x:t>08/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B404" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C404" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D404" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E404" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F404" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G404" t="inlineStr">
+        <x:is>
+          <x:t>71.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H404" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I404" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J404" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="405">
+      <x:c r="A405" t="inlineStr">
+        <x:is>
+          <x:t>08/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B405" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C405" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D405" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E405" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F405" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G405" t="inlineStr">
+        <x:is>
+          <x:t>71.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H405" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I405" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J405" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="406">
+      <x:c r="A406" t="inlineStr">
+        <x:is>
+          <x:t>08/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B406" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C406" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D406" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E406" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F406" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G406" t="inlineStr">
+        <x:is>
+          <x:t>71.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H406" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I406" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J406" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="407">
+      <x:c r="A407" t="inlineStr">
+        <x:is>
+          <x:t>08/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B407" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C407" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D407" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E407" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F407" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G407" t="inlineStr">
+        <x:is>
+          <x:t>71.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H407" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I407" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J407" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="408">
+      <x:c r="A408" t="inlineStr">
+        <x:is>
+          <x:t>08/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B408" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C408" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D408" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E408" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F408" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G408" t="inlineStr">
+        <x:is>
+          <x:t>71.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H408" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I408" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J408" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="409">
+      <x:c r="A409" t="inlineStr">
+        <x:is>
+          <x:t>08/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B409" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C409" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D409" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E409" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F409" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G409" t="inlineStr">
+        <x:is>
+          <x:t>71.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H409" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I409" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J409" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="410">
+      <x:c r="A410" t="inlineStr">
+        <x:is>
+          <x:t>09/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B410" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C410" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D410" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E410" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F410" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G410" t="inlineStr">
+        <x:is>
+          <x:t>68.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H410" t="inlineStr">
+        <x:is>
+          <x:t>8.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I410" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J410" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="411">
+      <x:c r="A411" t="inlineStr">
+        <x:is>
+          <x:t>09/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B411" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C411" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D411" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E411" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F411" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G411" t="inlineStr">
+        <x:is>
+          <x:t>69</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H411" t="inlineStr">
+        <x:is>
+          <x:t>8.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I411" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J411" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="412">
+      <x:c r="A412" t="inlineStr">
+        <x:is>
+          <x:t>09/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B412" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C412" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D412" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E412" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F412" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G412" t="inlineStr">
+        <x:is>
+          <x:t>69</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H412" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I412" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J412" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="413">
+      <x:c r="A413" t="inlineStr">
+        <x:is>
+          <x:t>09/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B413" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C413" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D413" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E413" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F413" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G413" t="inlineStr">
+        <x:is>
+          <x:t>69</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H413" t="inlineStr">
+        <x:is>
+          <x:t>7.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I413" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J413" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="414">
+      <x:c r="A414" t="inlineStr">
+        <x:is>
+          <x:t>09/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B414" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C414" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D414" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E414" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F414" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G414" t="inlineStr">
+        <x:is>
+          <x:t>69</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H414" t="inlineStr">
+        <x:is>
+          <x:t>7.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I414" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J414" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="415">
+      <x:c r="A415" t="inlineStr">
+        <x:is>
+          <x:t>09/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B415" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C415" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D415" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E415" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F415" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G415" t="inlineStr">
+        <x:is>
+          <x:t>69</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H415" t="inlineStr">
+        <x:is>
+          <x:t>7.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I415" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J415" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="416">
+      <x:c r="A416" t="inlineStr">
+        <x:is>
+          <x:t>09/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B416" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C416" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D416" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E416" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F416" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G416" t="inlineStr">
+        <x:is>
+          <x:t>68.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H416" t="inlineStr">
+        <x:is>
+          <x:t>7.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I416" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J416" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="417">
+      <x:c r="A417" t="inlineStr">
+        <x:is>
+          <x:t>09/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B417" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C417" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D417" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E417" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F417" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G417" t="inlineStr">
+        <x:is>
+          <x:t>68.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H417" t="inlineStr">
+        <x:is>
+          <x:t>3.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I417" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J417" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>