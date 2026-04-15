--- v2 (2026-02-24)
+++ v3 (2026-04-15)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re009fc59b9f1445c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9ec06c2b994461e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R697a3bfd94b84353"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb0364982c3fc44be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R697a3bfd94b84353" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb0364982c3fc44be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>