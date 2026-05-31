--- v3 (2026-04-15)
+++ v4 (2026-05-31)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9ec06c2b994461e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fa133283e2049bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb0364982c3fc44be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R7795ab9b80bf492a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb0364982c3fc44be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7795ab9b80bf492a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>