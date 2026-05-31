--- v4 (2026-05-31)
+++ v5 (2026-05-31)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fa133283e2049bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R342dd6521d9046dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R7795ab9b80bf492a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R1cbc4c67a69e481a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7795ab9b80bf492a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1cbc4c67a69e481a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>