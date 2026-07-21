--- v5 (2026-05-31)
+++ v6 (2026-07-21)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R342dd6521d9046dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R963cf06dd5cb4e31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R1cbc4c67a69e481a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R0c94ec6762ad4964"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1cbc4c67a69e481a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0c94ec6762ad4964" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>