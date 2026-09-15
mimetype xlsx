--- v6 (2026-07-21)
+++ v7 (2026-09-15)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R963cf06dd5cb4e31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf79b7727858a40b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R0c94ec6762ad4964"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd321e00533a04f12"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0c94ec6762ad4964" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd321e00533a04f12" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -1719,28 +1719,288 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G33" t="inlineStr">
         <x:is>
           <x:t>59.5</x:t>
         </x:is>
       </x:c>
       <x:c r="H33" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I33" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J33" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="34">
+      <x:c r="A34" t="inlineStr">
+        <x:is>
+          <x:t>07/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B34" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C34" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D34" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E34" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F34" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G34" t="inlineStr">
+        <x:is>
+          <x:t>74.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H34" t="inlineStr">
+        <x:is>
+          <x:t>8.56</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I34" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J34" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="35">
+      <x:c r="A35" t="inlineStr">
+        <x:is>
+          <x:t>07/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B35" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C35" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D35" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E35" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F35" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G35" t="inlineStr">
+        <x:is>
+          <x:t>74.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H35" t="inlineStr">
+        <x:is>
+          <x:t>8.49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I35" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J35" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="36">
+      <x:c r="A36" t="inlineStr">
+        <x:is>
+          <x:t>07/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B36" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C36" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D36" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E36" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F36" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G36" t="inlineStr">
+        <x:is>
+          <x:t>74.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H36" t="inlineStr">
+        <x:is>
+          <x:t>8.42</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I36" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J36" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="37">
+      <x:c r="A37" t="inlineStr">
+        <x:is>
+          <x:t>07/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B37" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C37" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D37" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E37" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F37" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G37" t="inlineStr">
+        <x:is>
+          <x:t>74.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H37" t="inlineStr">
+        <x:is>
+          <x:t>8.47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I37" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J37" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="38">
+      <x:c r="A38" t="inlineStr">
+        <x:is>
+          <x:t>07/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B38" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C38" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D38" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E38" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F38" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G38" t="inlineStr">
+        <x:is>
+          <x:t>65.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H38" t="inlineStr">
+        <x:is>
+          <x:t>.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I38" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J38" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>