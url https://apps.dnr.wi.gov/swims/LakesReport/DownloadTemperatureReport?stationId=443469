--- v2 (2026-03-12)
+++ v3 (2026-04-29)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1107123a294e4670" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4fe5bed0d5f4ab1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2476c2226916424d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb68d1041dd7b4349"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2476c2226916424d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb68d1041dd7b4349" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>