--- v3 (2026-04-29)
+++ v4 (2026-06-17)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4fe5bed0d5f4ab1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6808a6e521f24e14" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb68d1041dd7b4349"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf2b95bebaf9b4510"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb68d1041dd7b4349" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf2b95bebaf9b4510" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -14719,28 +14719,184 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G283" t="inlineStr">
         <x:is>
           <x:t>66</x:t>
         </x:is>
       </x:c>
       <x:c r="H283" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I283" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J283" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="284">
+      <x:c r="A284" t="inlineStr">
+        <x:is>
+          <x:t>06/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B284" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C284" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D284" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E284" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F284" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G284" t="inlineStr">
+        <x:is>
+          <x:t>70.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H284" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I284" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J284" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="285">
+      <x:c r="A285" t="inlineStr">
+        <x:is>
+          <x:t>06/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B285" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C285" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D285" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E285" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F285" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G285" t="inlineStr">
+        <x:is>
+          <x:t>68</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H285" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I285" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J285" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="286">
+      <x:c r="A286" t="inlineStr">
+        <x:is>
+          <x:t>06/15/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B286" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C286" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D286" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E286" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F286" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G286" t="inlineStr">
+        <x:is>
+          <x:t>67.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H286" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I286" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J286" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>