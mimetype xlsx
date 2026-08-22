--- v4 (2026-06-17)
+++ v5 (2026-08-22)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6808a6e521f24e14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bb1bf70723c4593" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf2b95bebaf9b4510"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R7be50fe0e7cf4494"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf2b95bebaf9b4510" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7be50fe0e7cf4494" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -14875,28 +14875,340 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G286" t="inlineStr">
         <x:is>
           <x:t>67.4</x:t>
         </x:is>
       </x:c>
       <x:c r="H286" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I286" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J286" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="287">
+      <x:c r="A287" t="inlineStr">
+        <x:is>
+          <x:t>07/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B287" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C287" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D287" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E287" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F287" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G287" t="inlineStr">
+        <x:is>
+          <x:t>77</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H287" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I287" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J287" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="288">
+      <x:c r="A288" t="inlineStr">
+        <x:is>
+          <x:t>07/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B288" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C288" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D288" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E288" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F288" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G288" t="inlineStr">
+        <x:is>
+          <x:t>76.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H288" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I288" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J288" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="289">
+      <x:c r="A289" t="inlineStr">
+        <x:is>
+          <x:t>07/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B289" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C289" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D289" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E289" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F289" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G289" t="inlineStr">
+        <x:is>
+          <x:t>76</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H289" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I289" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J289" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="290">
+      <x:c r="A290" t="inlineStr">
+        <x:is>
+          <x:t>08/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B290" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C290" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D290" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E290" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F290" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G290" t="inlineStr">
+        <x:is>
+          <x:t>75.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H290" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I290" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J290" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="291">
+      <x:c r="A291" t="inlineStr">
+        <x:is>
+          <x:t>08/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B291" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C291" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D291" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E291" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F291" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G291" t="inlineStr">
+        <x:is>
+          <x:t>74.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H291" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I291" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J291" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="292">
+      <x:c r="A292" t="inlineStr">
+        <x:is>
+          <x:t>08/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B292" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C292" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D292" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E292" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F292" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G292" t="inlineStr">
+        <x:is>
+          <x:t>73.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H292" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I292" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J292" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>