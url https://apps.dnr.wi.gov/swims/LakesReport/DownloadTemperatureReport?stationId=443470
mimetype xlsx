--- v2 (2026-01-11)
+++ v3 (2026-04-18)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R555e8d8be9694a30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf824c93ea8d14a8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rae3c6e36e7b24dd3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R0bbd311b19a14c5a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rae3c6e36e7b24dd3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0bbd311b19a14c5a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>