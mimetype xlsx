--- v3 (2026-04-18)
+++ v4 (2026-06-11)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf824c93ea8d14a8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d5f1dc9fcc4405f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R0bbd311b19a14c5a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4974fe22586245da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0bbd311b19a14c5a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4974fe22586245da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>