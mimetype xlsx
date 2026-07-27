--- v4 (2026-06-11)
+++ v5 (2026-07-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d5f1dc9fcc4405f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75a8a9f51c39423f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4974fe22586245da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R15818f86f9844e98"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4974fe22586245da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R15818f86f9844e98" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>