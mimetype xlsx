--- v5 (2026-07-27)
+++ v6 (2026-09-15)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75a8a9f51c39423f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9988663bfa943b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R15818f86f9844e98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R811aea0acabd4e65"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R15818f86f9844e98" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R811aea0acabd4e65" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -43995,28 +43995,548 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G846" t="inlineStr">
         <x:is>
           <x:t>41.5</x:t>
         </x:is>
       </x:c>
       <x:c r="H846" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I846" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J846" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="847">
+      <x:c r="A847" t="inlineStr">
+        <x:is>
+          <x:t>07/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B847" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C847" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D847" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E847" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F847" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G847" t="inlineStr">
+        <x:is>
+          <x:t>79.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H847" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I847" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J847" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="848">
+      <x:c r="A848" t="inlineStr">
+        <x:is>
+          <x:t>07/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B848" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C848" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D848" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E848" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F848" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G848" t="inlineStr">
+        <x:is>
+          <x:t>71.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H848" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I848" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J848" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="849">
+      <x:c r="A849" t="inlineStr">
+        <x:is>
+          <x:t>07/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B849" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C849" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D849" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E849" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F849" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G849" t="inlineStr">
+        <x:is>
+          <x:t>78.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H849" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I849" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J849" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="850">
+      <x:c r="A850" t="inlineStr">
+        <x:is>
+          <x:t>07/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B850" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C850" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D850" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E850" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F850" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G850" t="inlineStr">
+        <x:is>
+          <x:t>74.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H850" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I850" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J850" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="851">
+      <x:c r="A851" t="inlineStr">
+        <x:is>
+          <x:t>07/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B851" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C851" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D851" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E851" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F851" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G851" t="inlineStr">
+        <x:is>
+          <x:t>65.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H851" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I851" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J851" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="852">
+      <x:c r="A852" t="inlineStr">
+        <x:is>
+          <x:t>07/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B852" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C852" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D852" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E852" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F852" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G852" t="inlineStr">
+        <x:is>
+          <x:t>53.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H852" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I852" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J852" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="853">
+      <x:c r="A853" t="inlineStr">
+        <x:is>
+          <x:t>07/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B853" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C853" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D853" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E853" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F853" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G853" t="inlineStr">
+        <x:is>
+          <x:t>42.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H853" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I853" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J853" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="854">
+      <x:c r="A854" t="inlineStr">
+        <x:is>
+          <x:t>07/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B854" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C854" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D854" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E854" t="inlineStr">
+        <x:is>
+          <x:t>40</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F854" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G854" t="inlineStr">
+        <x:is>
+          <x:t>41.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H854" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I854" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J854" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="855">
+      <x:c r="A855" t="inlineStr">
+        <x:is>
+          <x:t>07/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B855" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C855" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D855" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E855" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F855" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G855" t="inlineStr">
+        <x:is>
+          <x:t>41.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H855" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I855" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J855" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="856">
+      <x:c r="A856" t="inlineStr">
+        <x:is>
+          <x:t>07/19/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B856" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C856" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D856" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E856" t="inlineStr">
+        <x:is>
+          <x:t>60</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F856" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G856" t="inlineStr">
+        <x:is>
+          <x:t>41.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H856" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I856" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J856" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>