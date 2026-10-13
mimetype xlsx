--- v4 (2026-08-22)
+++ v5 (2026-10-13)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ba3dd87401d415b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11db7450f6054822" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra3c54833afff4c97"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re501de593e8f4027"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra3c54833afff4c97" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re501de593e8f4027" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -3643,28 +3643,652 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G70" t="inlineStr">
         <x:is>
           <x:t>77.7</x:t>
         </x:is>
       </x:c>
       <x:c r="H70" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I70" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J70" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="71">
+      <x:c r="A71" t="inlineStr">
+        <x:is>
+          <x:t>08/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B71" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C71" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D71" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E71" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F71" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G71" t="inlineStr">
+        <x:is>
+          <x:t>74.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H71" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I71" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J71" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="72">
+      <x:c r="A72" t="inlineStr">
+        <x:is>
+          <x:t>08/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B72" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C72" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D72" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E72" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F72" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G72" t="inlineStr">
+        <x:is>
+          <x:t>73.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H72" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I72" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J72" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="73">
+      <x:c r="A73" t="inlineStr">
+        <x:is>
+          <x:t>08/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B73" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C73" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D73" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E73" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F73" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G73" t="inlineStr">
+        <x:is>
+          <x:t>73.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H73" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I73" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J73" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="74">
+      <x:c r="A74" t="inlineStr">
+        <x:is>
+          <x:t>08/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B74" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C74" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D74" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E74" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F74" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G74" t="inlineStr">
+        <x:is>
+          <x:t>73.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H74" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I74" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J74" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="75">
+      <x:c r="A75" t="inlineStr">
+        <x:is>
+          <x:t>09/07/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B75" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C75" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D75" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E75" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F75" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G75" t="inlineStr">
+        <x:is>
+          <x:t>75.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H75" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I75" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J75" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="76">
+      <x:c r="A76" t="inlineStr">
+        <x:is>
+          <x:t>09/07/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B76" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C76" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D76" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E76" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F76" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G76" t="inlineStr">
+        <x:is>
+          <x:t>75.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H76" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I76" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J76" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="77">
+      <x:c r="A77" t="inlineStr">
+        <x:is>
+          <x:t>09/07/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B77" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C77" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D77" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E77" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F77" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G77" t="inlineStr">
+        <x:is>
+          <x:t>75</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H77" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I77" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J77" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="78">
+      <x:c r="A78" t="inlineStr">
+        <x:is>
+          <x:t>09/07/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B78" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C78" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D78" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E78" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F78" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G78" t="inlineStr">
+        <x:is>
+          <x:t>73.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H78" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I78" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J78" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="79">
+      <x:c r="A79" t="inlineStr">
+        <x:is>
+          <x:t>09/14/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B79" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C79" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D79" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E79" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F79" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G79" t="inlineStr">
+        <x:is>
+          <x:t>69.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H79" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I79" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J79" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="80">
+      <x:c r="A80" t="inlineStr">
+        <x:is>
+          <x:t>09/14/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B80" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C80" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D80" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E80" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F80" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G80" t="inlineStr">
+        <x:is>
+          <x:t>69</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H80" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I80" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J80" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="81">
+      <x:c r="A81" t="inlineStr">
+        <x:is>
+          <x:t>09/14/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B81" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C81" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D81" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E81" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F81" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G81" t="inlineStr">
+        <x:is>
+          <x:t>68.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H81" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I81" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J81" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="82">
+      <x:c r="A82" t="inlineStr">
+        <x:is>
+          <x:t>09/14/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B82" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C82" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D82" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E82" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F82" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G82" t="inlineStr">
+        <x:is>
+          <x:t>68.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H82" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I82" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J82" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>