--- v1 (2026-02-23)
+++ v2 (2026-04-18)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf94c99ce3bbe4e54" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76f5520419624b22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R070ab4f196b14dbd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R41206bd24fef45d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R070ab4f196b14dbd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R41206bd24fef45d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>