--- v2 (2026-04-18)
+++ v3 (2026-07-28)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76f5520419624b22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94b30f9e7313473f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R41206bd24fef45d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Racb55d27bbc54e73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R41206bd24fef45d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Racb55d27bbc54e73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -19607,28 +19607,184 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G377" t="inlineStr">
         <x:is>
           <x:t>67.7</x:t>
         </x:is>
       </x:c>
       <x:c r="H377" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I377" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J377" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="378">
+      <x:c r="A378" t="inlineStr">
+        <x:is>
+          <x:t>06/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B378" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C378" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D378" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E378" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F378" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G378" t="inlineStr">
+        <x:is>
+          <x:t>68.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H378" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I378" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J378" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="379">
+      <x:c r="A379" t="inlineStr">
+        <x:is>
+          <x:t>06/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B379" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C379" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D379" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E379" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F379" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G379" t="inlineStr">
+        <x:is>
+          <x:t>68.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H379" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I379" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J379" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="380">
+      <x:c r="A380" t="inlineStr">
+        <x:is>
+          <x:t>06/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B380" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C380" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D380" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E380" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F380" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G380" t="inlineStr">
+        <x:is>
+          <x:t>66</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H380" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I380" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J380" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>