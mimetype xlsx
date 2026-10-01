--- v3 (2026-07-28)
+++ v4 (2026-10-01)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94b30f9e7313473f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88e5984719e241bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Racb55d27bbc54e73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R754beb2c8af64c66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Racb55d27bbc54e73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R754beb2c8af64c66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -19763,28 +19763,184 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G380" t="inlineStr">
         <x:is>
           <x:t>66</x:t>
         </x:is>
       </x:c>
       <x:c r="H380" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I380" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J380" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="381">
+      <x:c r="A381" t="inlineStr">
+        <x:is>
+          <x:t>09/07/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B381" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C381" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D381" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E381" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F381" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G381" t="inlineStr">
+        <x:is>
+          <x:t>75.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H381" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I381" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J381" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="382">
+      <x:c r="A382" t="inlineStr">
+        <x:is>
+          <x:t>09/07/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B382" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C382" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D382" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E382" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F382" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G382" t="inlineStr">
+        <x:is>
+          <x:t>75.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H382" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I382" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J382" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="383">
+      <x:c r="A383" t="inlineStr">
+        <x:is>
+          <x:t>09/07/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B383" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C383" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D383" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E383" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F383" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G383" t="inlineStr">
+        <x:is>
+          <x:t>75</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H383" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I383" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J383" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>