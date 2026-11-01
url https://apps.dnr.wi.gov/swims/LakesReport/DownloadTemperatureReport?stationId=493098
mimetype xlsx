--- v4 (2026-09-16)
+++ v5 (2026-11-01)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64d438c71aa841f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3409ed7d7af149c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rca601bf1d5964c6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra96367fc248d4197"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rca601bf1d5964c6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra96367fc248d4197" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -39211,28 +39211,1692 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G754" t="inlineStr">
         <x:is>
           <x:t>8.3</x:t>
         </x:is>
       </x:c>
       <x:c r="H754" t="inlineStr">
         <x:is>
           <x:t>78.1</x:t>
         </x:is>
       </x:c>
       <x:c r="I754" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J754" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="755">
+      <x:c r="A755" t="inlineStr">
+        <x:is>
+          <x:t>05/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B755" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C755" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D755" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E755" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F755" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G755" t="inlineStr">
+        <x:is>
+          <x:t>18.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H755" t="inlineStr">
+        <x:is>
+          <x:t>42.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I755" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J755" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="756">
+      <x:c r="A756" t="inlineStr">
+        <x:is>
+          <x:t>05/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B756" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C756" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D756" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E756" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F756" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G756" t="inlineStr">
+        <x:is>
+          <x:t>15.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H756" t="inlineStr">
+        <x:is>
+          <x:t>39.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I756" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J756" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="757">
+      <x:c r="A757" t="inlineStr">
+        <x:is>
+          <x:t>05/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B757" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C757" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D757" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E757" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F757" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G757" t="inlineStr">
+        <x:is>
+          <x:t>13.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H757" t="inlineStr">
+        <x:is>
+          <x:t>39.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I757" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J757" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="758">
+      <x:c r="A758" t="inlineStr">
+        <x:is>
+          <x:t>05/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B758" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C758" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D758" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E758" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F758" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G758" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H758" t="inlineStr">
+        <x:is>
+          <x:t>38.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I758" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J758" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="759">
+      <x:c r="A759" t="inlineStr">
+        <x:is>
+          <x:t>05/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B759" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C759" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D759" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E759" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F759" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G759" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H759" t="inlineStr">
+        <x:is>
+          <x:t>37.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I759" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J759" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="760">
+      <x:c r="A760" t="inlineStr">
+        <x:is>
+          <x:t>05/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B760" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C760" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D760" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E760" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F760" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G760" t="inlineStr">
+        <x:is>
+          <x:t>7.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H760" t="inlineStr">
+        <x:is>
+          <x:t>35.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I760" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J760" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="761">
+      <x:c r="A761" t="inlineStr">
+        <x:is>
+          <x:t>05/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B761" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C761" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D761" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E761" t="inlineStr">
+        <x:is>
+          <x:t>35</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F761" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G761" t="inlineStr">
+        <x:is>
+          <x:t>5.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H761" t="inlineStr">
+        <x:is>
+          <x:t>34.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I761" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J761" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="762">
+      <x:c r="A762" t="inlineStr">
+        <x:is>
+          <x:t>05/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B762" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C762" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D762" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E762" t="inlineStr">
+        <x:is>
+          <x:t>40</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F762" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G762" t="inlineStr">
+        <x:is>
+          <x:t>4.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H762" t="inlineStr">
+        <x:is>
+          <x:t>35.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I762" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J762" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="763">
+      <x:c r="A763" t="inlineStr">
+        <x:is>
+          <x:t>06/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B763" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C763" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D763" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E763" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F763" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G763" t="inlineStr">
+        <x:is>
+          <x:t>21.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H763" t="inlineStr">
+        <x:is>
+          <x:t>46.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I763" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J763" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="764">
+      <x:c r="A764" t="inlineStr">
+        <x:is>
+          <x:t>06/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B764" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C764" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D764" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E764" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F764" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G764" t="inlineStr">
+        <x:is>
+          <x:t>20.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H764" t="inlineStr">
+        <x:is>
+          <x:t>47.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I764" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J764" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="765">
+      <x:c r="A765" t="inlineStr">
+        <x:is>
+          <x:t>06/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B765" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C765" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D765" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E765" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F765" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G765" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H765" t="inlineStr">
+        <x:is>
+          <x:t>44.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I765" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J765" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="766">
+      <x:c r="A766" t="inlineStr">
+        <x:is>
+          <x:t>06/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B766" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C766" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D766" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E766" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F766" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G766" t="inlineStr">
+        <x:is>
+          <x:t>15.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H766" t="inlineStr">
+        <x:is>
+          <x:t>43.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I766" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J766" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="767">
+      <x:c r="A767" t="inlineStr">
+        <x:is>
+          <x:t>06/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B767" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C767" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D767" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E767" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F767" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G767" t="inlineStr">
+        <x:is>
+          <x:t>10.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H767" t="inlineStr">
+        <x:is>
+          <x:t>39.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I767" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J767" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="768">
+      <x:c r="A768" t="inlineStr">
+        <x:is>
+          <x:t>06/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B768" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C768" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D768" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E768" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F768" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G768" t="inlineStr">
+        <x:is>
+          <x:t>8.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H768" t="inlineStr">
+        <x:is>
+          <x:t>39.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I768" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J768" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="769">
+      <x:c r="A769" t="inlineStr">
+        <x:is>
+          <x:t>06/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B769" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C769" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D769" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E769" t="inlineStr">
+        <x:is>
+          <x:t>35</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F769" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G769" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H769" t="inlineStr">
+        <x:is>
+          <x:t>41.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I769" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J769" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="770">
+      <x:c r="A770" t="inlineStr">
+        <x:is>
+          <x:t>06/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B770" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C770" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D770" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E770" t="inlineStr">
+        <x:is>
+          <x:t>40</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F770" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G770" t="inlineStr">
+        <x:is>
+          <x:t>5.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H770" t="inlineStr">
+        <x:is>
+          <x:t>46.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I770" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J770" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="771">
+      <x:c r="A771" t="inlineStr">
+        <x:is>
+          <x:t>07/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B771" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C771" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D771" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E771" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F771" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G771" t="inlineStr">
+        <x:is>
+          <x:t>22.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H771" t="inlineStr">
+        <x:is>
+          <x:t>49.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I771" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J771" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="772">
+      <x:c r="A772" t="inlineStr">
+        <x:is>
+          <x:t>07/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B772" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C772" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D772" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E772" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F772" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G772" t="inlineStr">
+        <x:is>
+          <x:t>22.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H772" t="inlineStr">
+        <x:is>
+          <x:t>49.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I772" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J772" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="773">
+      <x:c r="A773" t="inlineStr">
+        <x:is>
+          <x:t>07/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B773" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C773" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D773" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E773" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F773" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G773" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H773" t="inlineStr">
+        <x:is>
+          <x:t>48.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I773" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J773" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="774">
+      <x:c r="A774" t="inlineStr">
+        <x:is>
+          <x:t>07/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B774" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C774" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D774" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E774" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F774" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G774" t="inlineStr">
+        <x:is>
+          <x:t>21.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H774" t="inlineStr">
+        <x:is>
+          <x:t>46.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I774" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J774" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="775">
+      <x:c r="A775" t="inlineStr">
+        <x:is>
+          <x:t>07/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B775" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C775" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D775" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E775" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F775" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G775" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H775" t="inlineStr">
+        <x:is>
+          <x:t>42.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I775" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J775" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="776">
+      <x:c r="A776" t="inlineStr">
+        <x:is>
+          <x:t>07/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B776" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C776" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D776" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E776" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F776" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G776" t="inlineStr">
+        <x:is>
+          <x:t>9.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H776" t="inlineStr">
+        <x:is>
+          <x:t>40.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I776" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J776" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="777">
+      <x:c r="A777" t="inlineStr">
+        <x:is>
+          <x:t>07/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B777" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C777" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D777" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E777" t="inlineStr">
+        <x:is>
+          <x:t>35</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F777" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G777" t="inlineStr">
+        <x:is>
+          <x:t>6.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H777" t="inlineStr">
+        <x:is>
+          <x:t>52.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I777" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J777" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="778">
+      <x:c r="A778" t="inlineStr">
+        <x:is>
+          <x:t>07/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B778" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C778" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D778" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E778" t="inlineStr">
+        <x:is>
+          <x:t>40</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F778" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G778" t="inlineStr">
+        <x:is>
+          <x:t>5.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H778" t="inlineStr">
+        <x:is>
+          <x:t>57.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I778" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J778" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="779">
+      <x:c r="A779" t="inlineStr">
+        <x:is>
+          <x:t>09/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B779" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C779" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D779" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E779" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F779" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G779" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H779" t="inlineStr">
+        <x:is>
+          <x:t>44</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I779" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J779" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="780">
+      <x:c r="A780" t="inlineStr">
+        <x:is>
+          <x:t>09/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B780" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C780" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D780" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E780" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F780" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G780" t="inlineStr">
+        <x:is>
+          <x:t>16.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H780" t="inlineStr">
+        <x:is>
+          <x:t>44.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I780" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J780" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="781">
+      <x:c r="A781" t="inlineStr">
+        <x:is>
+          <x:t>09/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B781" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C781" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D781" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E781" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F781" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G781" t="inlineStr">
+        <x:is>
+          <x:t>16.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H781" t="inlineStr">
+        <x:is>
+          <x:t>44.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I781" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J781" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="782">
+      <x:c r="A782" t="inlineStr">
+        <x:is>
+          <x:t>09/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B782" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C782" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D782" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E782" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F782" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G782" t="inlineStr">
+        <x:is>
+          <x:t>16.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H782" t="inlineStr">
+        <x:is>
+          <x:t>44.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I782" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J782" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="783">
+      <x:c r="A783" t="inlineStr">
+        <x:is>
+          <x:t>09/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B783" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C783" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D783" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E783" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F783" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G783" t="inlineStr">
+        <x:is>
+          <x:t>15.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H783" t="inlineStr">
+        <x:is>
+          <x:t>47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I783" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J783" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="784">
+      <x:c r="A784" t="inlineStr">
+        <x:is>
+          <x:t>09/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B784" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C784" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D784" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E784" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F784" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G784" t="inlineStr">
+        <x:is>
+          <x:t>12.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H784" t="inlineStr">
+        <x:is>
+          <x:t>50.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I784" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J784" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="785">
+      <x:c r="A785" t="inlineStr">
+        <x:is>
+          <x:t>09/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B785" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C785" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D785" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E785" t="inlineStr">
+        <x:is>
+          <x:t>35</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F785" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G785" t="inlineStr">
+        <x:is>
+          <x:t>7.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H785" t="inlineStr">
+        <x:is>
+          <x:t>64.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I785" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J785" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="786">
+      <x:c r="A786" t="inlineStr">
+        <x:is>
+          <x:t>09/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B786" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C786" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D786" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E786" t="inlineStr">
+        <x:is>
+          <x:t>40</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F786" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G786" t="inlineStr">
+        <x:is>
+          <x:t>6.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H786" t="inlineStr">
+        <x:is>
+          <x:t>72</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I786" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J786" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>