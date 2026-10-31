--- v6 (2026-09-15)
+++ v7 (2026-10-31)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19e48977fc5c4cb9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raaf362674f9247a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2ff32bbb883d4a59"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R7bab2bd0cc2a4177"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2ff32bbb883d4a59" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7bab2bd0cc2a4177" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -39367,28 +39367,1796 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G757" t="inlineStr">
         <x:is>
           <x:t>48.7</x:t>
         </x:is>
       </x:c>
       <x:c r="H757" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I757" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J757" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="758">
+      <x:c r="A758" t="inlineStr">
+        <x:is>
+          <x:t>05/31/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B758" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C758" t="inlineStr">
+        <x:is>
+          <x:t>31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D758" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E758" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F758" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G758" t="inlineStr">
+        <x:is>
+          <x:t>68.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H758" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I758" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J758" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="759">
+      <x:c r="A759" t="inlineStr">
+        <x:is>
+          <x:t>05/31/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B759" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C759" t="inlineStr">
+        <x:is>
+          <x:t>31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D759" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E759" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F759" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G759" t="inlineStr">
+        <x:is>
+          <x:t>67.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H759" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I759" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J759" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="760">
+      <x:c r="A760" t="inlineStr">
+        <x:is>
+          <x:t>05/31/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B760" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C760" t="inlineStr">
+        <x:is>
+          <x:t>31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D760" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E760" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F760" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G760" t="inlineStr">
+        <x:is>
+          <x:t>64.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H760" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I760" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J760" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="761">
+      <x:c r="A761" t="inlineStr">
+        <x:is>
+          <x:t>05/31/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B761" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C761" t="inlineStr">
+        <x:is>
+          <x:t>31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D761" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E761" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F761" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G761" t="inlineStr">
+        <x:is>
+          <x:t>59.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H761" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I761" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J761" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="762">
+      <x:c r="A762" t="inlineStr">
+        <x:is>
+          <x:t>05/31/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B762" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C762" t="inlineStr">
+        <x:is>
+          <x:t>31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D762" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E762" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F762" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G762" t="inlineStr">
+        <x:is>
+          <x:t>57.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H762" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I762" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J762" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="763">
+      <x:c r="A763" t="inlineStr">
+        <x:is>
+          <x:t>05/31/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B763" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C763" t="inlineStr">
+        <x:is>
+          <x:t>31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D763" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E763" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F763" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G763" t="inlineStr">
+        <x:is>
+          <x:t>56.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H763" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I763" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J763" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="764">
+      <x:c r="A764" t="inlineStr">
+        <x:is>
+          <x:t>05/31/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B764" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C764" t="inlineStr">
+        <x:is>
+          <x:t>31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D764" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E764" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F764" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G764" t="inlineStr">
+        <x:is>
+          <x:t>55.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H764" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I764" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J764" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="765">
+      <x:c r="A765" t="inlineStr">
+        <x:is>
+          <x:t>05/31/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B765" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C765" t="inlineStr">
+        <x:is>
+          <x:t>31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D765" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E765" t="inlineStr">
+        <x:is>
+          <x:t>35</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F765" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G765" t="inlineStr">
+        <x:is>
+          <x:t>54.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H765" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I765" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J765" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="766">
+      <x:c r="A766" t="inlineStr">
+        <x:is>
+          <x:t>05/31/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B766" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C766" t="inlineStr">
+        <x:is>
+          <x:t>31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D766" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E766" t="inlineStr">
+        <x:is>
+          <x:t>40</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F766" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G766" t="inlineStr">
+        <x:is>
+          <x:t>52.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H766" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I766" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J766" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="767">
+      <x:c r="A767" t="inlineStr">
+        <x:is>
+          <x:t>05/31/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B767" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C767" t="inlineStr">
+        <x:is>
+          <x:t>31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D767" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E767" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F767" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G767" t="inlineStr">
+        <x:is>
+          <x:t>51.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H767" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I767" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J767" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="768">
+      <x:c r="A768" t="inlineStr">
+        <x:is>
+          <x:t>05/31/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B768" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C768" t="inlineStr">
+        <x:is>
+          <x:t>31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D768" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E768" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F768" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G768" t="inlineStr">
+        <x:is>
+          <x:t>51.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H768" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I768" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J768" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="769">
+      <x:c r="A769" t="inlineStr">
+        <x:is>
+          <x:t>07/02/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B769" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C769" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D769" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E769" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F769" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G769" t="inlineStr">
+        <x:is>
+          <x:t>68.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H769" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I769" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J769" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="770">
+      <x:c r="A770" t="inlineStr">
+        <x:is>
+          <x:t>07/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B770" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C770" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D770" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E770" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F770" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G770" t="inlineStr">
+        <x:is>
+          <x:t>80</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H770" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I770" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J770" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="771">
+      <x:c r="A771" t="inlineStr">
+        <x:is>
+          <x:t>07/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B771" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C771" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D771" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E771" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F771" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G771" t="inlineStr">
+        <x:is>
+          <x:t>79.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H771" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I771" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J771" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="772">
+      <x:c r="A772" t="inlineStr">
+        <x:is>
+          <x:t>07/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B772" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C772" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D772" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E772" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F772" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G772" t="inlineStr">
+        <x:is>
+          <x:t>79.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H772" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I772" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J772" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="773">
+      <x:c r="A773" t="inlineStr">
+        <x:is>
+          <x:t>07/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B773" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C773" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D773" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E773" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F773" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G773" t="inlineStr">
+        <x:is>
+          <x:t>73.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H773" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I773" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J773" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="774">
+      <x:c r="A774" t="inlineStr">
+        <x:is>
+          <x:t>07/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B774" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C774" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D774" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E774" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F774" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G774" t="inlineStr">
+        <x:is>
+          <x:t>65.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H774" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I774" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J774" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="775">
+      <x:c r="A775" t="inlineStr">
+        <x:is>
+          <x:t>07/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B775" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C775" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D775" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E775" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F775" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G775" t="inlineStr">
+        <x:is>
+          <x:t>59.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H775" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I775" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J775" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="776">
+      <x:c r="A776" t="inlineStr">
+        <x:is>
+          <x:t>07/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B776" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C776" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D776" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E776" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F776" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G776" t="inlineStr">
+        <x:is>
+          <x:t>56.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H776" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I776" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J776" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="777">
+      <x:c r="A777" t="inlineStr">
+        <x:is>
+          <x:t>07/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B777" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C777" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D777" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E777" t="inlineStr">
+        <x:is>
+          <x:t>35</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F777" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G777" t="inlineStr">
+        <x:is>
+          <x:t>53.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H777" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I777" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J777" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="778">
+      <x:c r="A778" t="inlineStr">
+        <x:is>
+          <x:t>07/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B778" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C778" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D778" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E778" t="inlineStr">
+        <x:is>
+          <x:t>40</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F778" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G778" t="inlineStr">
+        <x:is>
+          <x:t>51.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H778" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I778" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J778" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="779">
+      <x:c r="A779" t="inlineStr">
+        <x:is>
+          <x:t>07/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B779" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C779" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D779" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E779" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F779" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G779" t="inlineStr">
+        <x:is>
+          <x:t>51.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H779" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I779" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J779" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="780">
+      <x:c r="A780" t="inlineStr">
+        <x:is>
+          <x:t>07/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B780" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C780" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D780" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E780" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F780" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G780" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H780" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I780" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J780" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="781">
+      <x:c r="A781" t="inlineStr">
+        <x:is>
+          <x:t>08/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B781" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C781" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D781" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E781" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F781" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G781" t="inlineStr">
+        <x:is>
+          <x:t>77.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H781" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I781" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J781" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="782">
+      <x:c r="A782" t="inlineStr">
+        <x:is>
+          <x:t>08/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B782" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C782" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D782" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E782" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F782" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G782" t="inlineStr">
+        <x:is>
+          <x:t>77.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H782" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I782" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J782" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="783">
+      <x:c r="A783" t="inlineStr">
+        <x:is>
+          <x:t>08/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B783" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C783" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D783" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E783" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F783" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G783" t="inlineStr">
+        <x:is>
+          <x:t>77.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H783" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I783" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J783" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="784">
+      <x:c r="A784" t="inlineStr">
+        <x:is>
+          <x:t>08/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B784" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C784" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D784" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E784" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F784" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G784" t="inlineStr">
+        <x:is>
+          <x:t>77.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H784" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I784" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J784" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="785">
+      <x:c r="A785" t="inlineStr">
+        <x:is>
+          <x:t>08/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B785" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C785" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D785" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E785" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F785" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G785" t="inlineStr">
+        <x:is>
+          <x:t>69.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H785" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I785" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J785" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="786">
+      <x:c r="A786" t="inlineStr">
+        <x:is>
+          <x:t>08/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B786" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C786" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D786" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E786" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F786" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G786" t="inlineStr">
+        <x:is>
+          <x:t>60.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H786" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I786" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J786" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="787">
+      <x:c r="A787" t="inlineStr">
+        <x:is>
+          <x:t>08/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B787" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C787" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D787" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E787" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F787" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G787" t="inlineStr">
+        <x:is>
+          <x:t>58.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H787" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I787" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J787" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="788">
+      <x:c r="A788" t="inlineStr">
+        <x:is>
+          <x:t>08/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B788" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C788" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D788" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E788" t="inlineStr">
+        <x:is>
+          <x:t>35</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F788" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G788" t="inlineStr">
+        <x:is>
+          <x:t>56.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H788" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I788" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J788" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="789">
+      <x:c r="A789" t="inlineStr">
+        <x:is>
+          <x:t>08/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B789" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C789" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D789" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E789" t="inlineStr">
+        <x:is>
+          <x:t>40</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F789" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G789" t="inlineStr">
+        <x:is>
+          <x:t>53.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H789" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I789" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J789" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="790">
+      <x:c r="A790" t="inlineStr">
+        <x:is>
+          <x:t>08/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B790" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C790" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D790" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E790" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F790" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G790" t="inlineStr">
+        <x:is>
+          <x:t>52.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H790" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I790" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J790" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="791">
+      <x:c r="A791" t="inlineStr">
+        <x:is>
+          <x:t>08/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B791" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C791" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D791" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E791" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F791" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G791" t="inlineStr">
+        <x:is>
+          <x:t>51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H791" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I791" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J791" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>