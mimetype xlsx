--- v5 (2026-09-12)
+++ v6 (2026-10-31)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ec1ac8246b64dd4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13e0ab341b0b4e45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rbdba37cb8bb049e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4a99049a2c8342f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbdba37cb8bb049e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4a99049a2c8342f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -14355,28 +14355,808 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G276" t="inlineStr">
         <x:is>
           <x:t>16.7</x:t>
         </x:is>
       </x:c>
       <x:c r="H276" t="inlineStr">
         <x:is>
           <x:t>7.87</x:t>
         </x:is>
       </x:c>
       <x:c r="I276" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J276" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="277">
+      <x:c r="A277" t="inlineStr">
+        <x:is>
+          <x:t>07/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B277" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C277" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D277" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E277" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F277" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G277" t="inlineStr">
+        <x:is>
+          <x:t>30.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H277" t="inlineStr">
+        <x:is>
+          <x:t>12.11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I277" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J277" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="278">
+      <x:c r="A278" t="inlineStr">
+        <x:is>
+          <x:t>07/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B278" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C278" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D278" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E278" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F278" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G278" t="inlineStr">
+        <x:is>
+          <x:t>30.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H278" t="inlineStr">
+        <x:is>
+          <x:t>12.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I278" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J278" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="279">
+      <x:c r="A279" t="inlineStr">
+        <x:is>
+          <x:t>07/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B279" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C279" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D279" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E279" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F279" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G279" t="inlineStr">
+        <x:is>
+          <x:t>28.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H279" t="inlineStr">
+        <x:is>
+          <x:t>12.99</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I279" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J279" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="280">
+      <x:c r="A280" t="inlineStr">
+        <x:is>
+          <x:t>07/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B280" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C280" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D280" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E280" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F280" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G280" t="inlineStr">
+        <x:is>
+          <x:t>26.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H280" t="inlineStr">
+        <x:is>
+          <x:t>.11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I280" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J280" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="281">
+      <x:c r="A281" t="inlineStr">
+        <x:is>
+          <x:t>07/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B281" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C281" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D281" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E281" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F281" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G281" t="inlineStr">
+        <x:is>
+          <x:t>24.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H281" t="inlineStr">
+        <x:is>
+          <x:t>.09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I281" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J281" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="282">
+      <x:c r="A282" t="inlineStr">
+        <x:is>
+          <x:t>08/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B282" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C282" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D282" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E282" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F282" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G282" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H282" t="inlineStr">
+        <x:is>
+          <x:t>8.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I282" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J282" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="283">
+      <x:c r="A283" t="inlineStr">
+        <x:is>
+          <x:t>08/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B283" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C283" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D283" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E283" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F283" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G283" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H283" t="inlineStr">
+        <x:is>
+          <x:t>8.87</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I283" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J283" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="284">
+      <x:c r="A284" t="inlineStr">
+        <x:is>
+          <x:t>08/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B284" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C284" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D284" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E284" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F284" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G284" t="inlineStr">
+        <x:is>
+          <x:t>23.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H284" t="inlineStr">
+        <x:is>
+          <x:t>6.95</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I284" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J284" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="285">
+      <x:c r="A285" t="inlineStr">
+        <x:is>
+          <x:t>08/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B285" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C285" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D285" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E285" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F285" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G285" t="inlineStr">
+        <x:is>
+          <x:t>23.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H285" t="inlineStr">
+        <x:is>
+          <x:t>6.05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I285" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J285" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="286">
+      <x:c r="A286" t="inlineStr">
+        <x:is>
+          <x:t>08/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B286" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C286" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D286" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E286" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F286" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G286" t="inlineStr">
+        <x:is>
+          <x:t>23.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H286" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I286" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J286" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="287">
+      <x:c r="A287" t="inlineStr">
+        <x:is>
+          <x:t>09/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B287" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C287" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D287" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E287" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F287" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G287" t="inlineStr">
+        <x:is>
+          <x:t>21.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H287" t="inlineStr">
+        <x:is>
+          <x:t>6.57</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I287" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J287" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="288">
+      <x:c r="A288" t="inlineStr">
+        <x:is>
+          <x:t>09/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B288" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C288" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D288" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E288" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F288" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G288" t="inlineStr">
+        <x:is>
+          <x:t>21.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H288" t="inlineStr">
+        <x:is>
+          <x:t>6.34</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I288" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J288" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="289">
+      <x:c r="A289" t="inlineStr">
+        <x:is>
+          <x:t>09/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B289" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C289" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D289" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E289" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F289" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G289" t="inlineStr">
+        <x:is>
+          <x:t>21.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H289" t="inlineStr">
+        <x:is>
+          <x:t>6.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I289" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J289" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="290">
+      <x:c r="A290" t="inlineStr">
+        <x:is>
+          <x:t>09/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B290" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C290" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D290" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E290" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F290" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G290" t="inlineStr">
+        <x:is>
+          <x:t>21.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H290" t="inlineStr">
+        <x:is>
+          <x:t>6.18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I290" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J290" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="291">
+      <x:c r="A291" t="inlineStr">
+        <x:is>
+          <x:t>09/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B291" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C291" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D291" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E291" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F291" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G291" t="inlineStr">
+        <x:is>
+          <x:t>21.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H291" t="inlineStr">
+        <x:is>
+          <x:t>.08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I291" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J291" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>