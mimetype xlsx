--- v1 (2026-02-18)
+++ v2 (2026-04-19)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re59e8d3b52b44d4b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9dadd2f9e354503" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rcffd957c5f424437"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8040c74a8f364257"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcffd957c5f424437" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8040c74a8f364257" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>