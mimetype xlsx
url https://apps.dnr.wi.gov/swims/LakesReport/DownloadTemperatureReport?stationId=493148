--- v2 (2026-04-19)
+++ v3 (2026-06-23)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9dadd2f9e354503" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb34b1ea0d8084386" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8040c74a8f364257"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf6dcbd0c02194d21"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8040c74a8f364257" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf6dcbd0c02194d21" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>