--- v3 (2026-06-23)
+++ v4 (2026-08-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb34b1ea0d8084386" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4411bd60f3624107" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rf6dcbd0c02194d21"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R5da617de48744082"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf6dcbd0c02194d21" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5da617de48744082" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -8063,28 +8063,340 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G155" t="inlineStr">
         <x:is>
           <x:t>73.2</x:t>
         </x:is>
       </x:c>
       <x:c r="H155" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I155" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J155" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="156">
+      <x:c r="A156" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B156" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C156" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D156" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E156" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F156" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G156" t="inlineStr">
+        <x:is>
+          <x:t>74.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H156" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I156" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J156" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="157">
+      <x:c r="A157" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B157" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C157" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D157" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E157" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F157" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G157" t="inlineStr">
+        <x:is>
+          <x:t>73.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H157" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I157" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J157" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="158">
+      <x:c r="A158" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B158" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C158" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D158" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E158" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F158" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G158" t="inlineStr">
+        <x:is>
+          <x:t>69.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H158" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I158" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J158" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="159">
+      <x:c r="A159" t="inlineStr">
+        <x:is>
+          <x:t>07/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B159" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C159" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D159" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E159" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F159" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G159" t="inlineStr">
+        <x:is>
+          <x:t>83.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H159" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I159" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J159" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="160">
+      <x:c r="A160" t="inlineStr">
+        <x:is>
+          <x:t>07/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B160" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C160" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D160" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E160" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F160" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G160" t="inlineStr">
+        <x:is>
+          <x:t>83.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H160" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I160" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J160" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="161">
+      <x:c r="A161" t="inlineStr">
+        <x:is>
+          <x:t>07/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B161" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C161" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D161" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E161" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F161" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G161" t="inlineStr">
+        <x:is>
+          <x:t>80.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H161" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I161" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J161" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>