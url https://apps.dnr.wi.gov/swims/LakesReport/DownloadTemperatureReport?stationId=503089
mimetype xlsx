--- v2 (2026-03-31)
+++ v3 (2026-06-11)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05c69e6a6f574e90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e19d188bf12457f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R070bcbf87fe84d7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9f477500d96a4fa9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R070bcbf87fe84d7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9f477500d96a4fa9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -22883,28 +22883,704 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G440" t="inlineStr">
         <x:is>
           <x:t>49.9</x:t>
         </x:is>
       </x:c>
       <x:c r="H440" t="inlineStr">
         <x:is>
           <x:t>8.02</x:t>
         </x:is>
       </x:c>
       <x:c r="I440" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J440" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="441">
+      <x:c r="A441" t="inlineStr">
+        <x:is>
+          <x:t>04/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B441" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C441" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D441" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E441" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F441" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G441" t="inlineStr">
+        <x:is>
+          <x:t>45.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H441" t="inlineStr">
+        <x:is>
+          <x:t>10.32</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I441" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J441" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="442">
+      <x:c r="A442" t="inlineStr">
+        <x:is>
+          <x:t>04/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B442" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C442" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D442" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E442" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F442" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G442" t="inlineStr">
+        <x:is>
+          <x:t>45.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H442" t="inlineStr">
+        <x:is>
+          <x:t>9.49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I442" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J442" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="443">
+      <x:c r="A443" t="inlineStr">
+        <x:is>
+          <x:t>04/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B443" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C443" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D443" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E443" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F443" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G443" t="inlineStr">
+        <x:is>
+          <x:t>45.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H443" t="inlineStr">
+        <x:is>
+          <x:t>9.52</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I443" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J443" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="444">
+      <x:c r="A444" t="inlineStr">
+        <x:is>
+          <x:t>04/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B444" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C444" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D444" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E444" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F444" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G444" t="inlineStr">
+        <x:is>
+          <x:t>45.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H444" t="inlineStr">
+        <x:is>
+          <x:t>9.71</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I444" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J444" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="445">
+      <x:c r="A445" t="inlineStr">
+        <x:is>
+          <x:t>04/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B445" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C445" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D445" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E445" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F445" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G445" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H445" t="inlineStr">
+        <x:is>
+          <x:t>9.37</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I445" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J445" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="446">
+      <x:c r="A446" t="inlineStr">
+        <x:is>
+          <x:t>04/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B446" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C446" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D446" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E446" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F446" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G446" t="inlineStr">
+        <x:is>
+          <x:t>44.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H446" t="inlineStr">
+        <x:is>
+          <x:t>9.29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I446" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J446" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="447">
+      <x:c r="A447" t="inlineStr">
+        <x:is>
+          <x:t>04/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B447" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C447" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D447" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E447" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F447" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G447" t="inlineStr">
+        <x:is>
+          <x:t>44.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H447" t="inlineStr">
+        <x:is>
+          <x:t>9.38</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I447" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J447" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="448">
+      <x:c r="A448" t="inlineStr">
+        <x:is>
+          <x:t>04/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B448" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C448" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D448" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E448" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F448" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G448" t="inlineStr">
+        <x:is>
+          <x:t>43.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H448" t="inlineStr">
+        <x:is>
+          <x:t>9.68</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I448" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J448" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="449">
+      <x:c r="A449" t="inlineStr">
+        <x:is>
+          <x:t>04/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B449" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C449" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D449" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E449" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F449" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G449" t="inlineStr">
+        <x:is>
+          <x:t>42.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H449" t="inlineStr">
+        <x:is>
+          <x:t>9.39</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I449" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J449" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="450">
+      <x:c r="A450" t="inlineStr">
+        <x:is>
+          <x:t>04/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B450" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C450" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D450" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E450" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F450" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G450" t="inlineStr">
+        <x:is>
+          <x:t>42.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H450" t="inlineStr">
+        <x:is>
+          <x:t>9.39</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I450" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J450" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="451">
+      <x:c r="A451" t="inlineStr">
+        <x:is>
+          <x:t>04/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B451" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C451" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D451" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E451" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F451" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G451" t="inlineStr">
+        <x:is>
+          <x:t>42.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H451" t="inlineStr">
+        <x:is>
+          <x:t>9.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I451" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J451" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="452">
+      <x:c r="A452" t="inlineStr">
+        <x:is>
+          <x:t>04/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B452" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C452" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D452" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E452" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F452" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G452" t="inlineStr">
+        <x:is>
+          <x:t>42.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H452" t="inlineStr">
+        <x:is>
+          <x:t>9.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I452" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J452" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="453">
+      <x:c r="A453" t="inlineStr">
+        <x:is>
+          <x:t>04/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B453" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C453" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D453" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E453" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F453" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G453" t="inlineStr">
+        <x:is>
+          <x:t>41.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H453" t="inlineStr">
+        <x:is>
+          <x:t>.25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I453" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J453" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>