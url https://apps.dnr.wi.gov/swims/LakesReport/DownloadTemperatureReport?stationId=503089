--- v3 (2026-06-11)
+++ v4 (2026-07-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e19d188bf12457f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf7e627115324a00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9f477500d96a4fa9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2a2977092b154cff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9f477500d96a4fa9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2a2977092b154cff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -23559,28 +23559,1588 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G453" t="inlineStr">
         <x:is>
           <x:t>41.8</x:t>
         </x:is>
       </x:c>
       <x:c r="H453" t="inlineStr">
         <x:is>
           <x:t>.25</x:t>
         </x:is>
       </x:c>
       <x:c r="I453" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J453" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="454">
+      <x:c r="A454" t="inlineStr">
+        <x:is>
+          <x:t>07/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B454" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C454" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D454" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E454" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F454" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G454" t="inlineStr">
+        <x:is>
+          <x:t>79.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H454" t="inlineStr">
+        <x:is>
+          <x:t>6.62</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I454" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J454" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="455">
+      <x:c r="A455" t="inlineStr">
+        <x:is>
+          <x:t>07/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B455" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C455" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D455" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E455" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F455" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G455" t="inlineStr">
+        <x:is>
+          <x:t>78.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H455" t="inlineStr">
+        <x:is>
+          <x:t>6.47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I455" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J455" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="456">
+      <x:c r="A456" t="inlineStr">
+        <x:is>
+          <x:t>07/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B456" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C456" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D456" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E456" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F456" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G456" t="inlineStr">
+        <x:is>
+          <x:t>76.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H456" t="inlineStr">
+        <x:is>
+          <x:t>7.02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I456" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J456" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="457">
+      <x:c r="A457" t="inlineStr">
+        <x:is>
+          <x:t>07/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B457" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C457" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D457" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E457" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F457" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G457" t="inlineStr">
+        <x:is>
+          <x:t>75.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H457" t="inlineStr">
+        <x:is>
+          <x:t>6.57</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I457" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J457" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="458">
+      <x:c r="A458" t="inlineStr">
+        <x:is>
+          <x:t>07/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B458" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C458" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D458" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E458" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F458" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G458" t="inlineStr">
+        <x:is>
+          <x:t>75.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H458" t="inlineStr">
+        <x:is>
+          <x:t>6.32</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I458" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J458" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="459">
+      <x:c r="A459" t="inlineStr">
+        <x:is>
+          <x:t>07/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B459" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C459" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D459" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E459" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F459" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G459" t="inlineStr">
+        <x:is>
+          <x:t>74.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H459" t="inlineStr">
+        <x:is>
+          <x:t>6.34</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I459" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J459" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="460">
+      <x:c r="A460" t="inlineStr">
+        <x:is>
+          <x:t>07/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B460" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C460" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D460" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E460" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F460" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G460" t="inlineStr">
+        <x:is>
+          <x:t>73.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H460" t="inlineStr">
+        <x:is>
+          <x:t>6.13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I460" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J460" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="461">
+      <x:c r="A461" t="inlineStr">
+        <x:is>
+          <x:t>07/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B461" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C461" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D461" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E461" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F461" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G461" t="inlineStr">
+        <x:is>
+          <x:t>73.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H461" t="inlineStr">
+        <x:is>
+          <x:t>4.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I461" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J461" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="462">
+      <x:c r="A462" t="inlineStr">
+        <x:is>
+          <x:t>07/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B462" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C462" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D462" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E462" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F462" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G462" t="inlineStr">
+        <x:is>
+          <x:t>71.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H462" t="inlineStr">
+        <x:is>
+          <x:t>1.52</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I462" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J462" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="463">
+      <x:c r="A463" t="inlineStr">
+        <x:is>
+          <x:t>07/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B463" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C463" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D463" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E463" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F463" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G463" t="inlineStr">
+        <x:is>
+          <x:t>70</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H463" t="inlineStr">
+        <x:is>
+          <x:t>.79</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I463" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J463" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="464">
+      <x:c r="A464" t="inlineStr">
+        <x:is>
+          <x:t>07/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B464" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C464" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D464" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E464" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F464" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G464" t="inlineStr">
+        <x:is>
+          <x:t>69.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H464" t="inlineStr">
+        <x:is>
+          <x:t>.63</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I464" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J464" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="465">
+      <x:c r="A465" t="inlineStr">
+        <x:is>
+          <x:t>07/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B465" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C465" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D465" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E465" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F465" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G465" t="inlineStr">
+        <x:is>
+          <x:t>78.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H465" t="inlineStr">
+        <x:is>
+          <x:t>4.78</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I465" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J465" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="466">
+      <x:c r="A466" t="inlineStr">
+        <x:is>
+          <x:t>07/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B466" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C466" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D466" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E466" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F466" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G466" t="inlineStr">
+        <x:is>
+          <x:t>78.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H466" t="inlineStr">
+        <x:is>
+          <x:t>4.89</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I466" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J466" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="467">
+      <x:c r="A467" t="inlineStr">
+        <x:is>
+          <x:t>07/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B467" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C467" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D467" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E467" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F467" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G467" t="inlineStr">
+        <x:is>
+          <x:t>78.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H467" t="inlineStr">
+        <x:is>
+          <x:t>4.14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I467" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J467" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="468">
+      <x:c r="A468" t="inlineStr">
+        <x:is>
+          <x:t>07/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B468" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C468" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D468" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E468" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F468" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G468" t="inlineStr">
+        <x:is>
+          <x:t>78.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H468" t="inlineStr">
+        <x:is>
+          <x:t>4.26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I468" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J468" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="469">
+      <x:c r="A469" t="inlineStr">
+        <x:is>
+          <x:t>07/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B469" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C469" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D469" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E469" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F469" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G469" t="inlineStr">
+        <x:is>
+          <x:t>78.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H469" t="inlineStr">
+        <x:is>
+          <x:t>4.94</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I469" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J469" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="470">
+      <x:c r="A470" t="inlineStr">
+        <x:is>
+          <x:t>07/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B470" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C470" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D470" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E470" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F470" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G470" t="inlineStr">
+        <x:is>
+          <x:t>78.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H470" t="inlineStr">
+        <x:is>
+          <x:t>4.49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I470" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J470" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="471">
+      <x:c r="A471" t="inlineStr">
+        <x:is>
+          <x:t>07/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B471" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C471" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D471" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E471" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F471" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G471" t="inlineStr">
+        <x:is>
+          <x:t>77.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H471" t="inlineStr">
+        <x:is>
+          <x:t>3.97</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I471" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J471" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="472">
+      <x:c r="A472" t="inlineStr">
+        <x:is>
+          <x:t>07/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B472" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C472" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D472" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E472" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F472" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G472" t="inlineStr">
+        <x:is>
+          <x:t>76</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H472" t="inlineStr">
+        <x:is>
+          <x:t>2.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I472" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J472" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="473">
+      <x:c r="A473" t="inlineStr">
+        <x:is>
+          <x:t>07/12/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B473" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C473" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D473" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E473" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F473" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G473" t="inlineStr">
+        <x:is>
+          <x:t>80.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H473" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I473" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J473" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="474">
+      <x:c r="A474" t="inlineStr">
+        <x:is>
+          <x:t>07/12/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B474" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C474" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D474" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E474" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F474" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G474" t="inlineStr">
+        <x:is>
+          <x:t>80.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H474" t="inlineStr">
+        <x:is>
+          <x:t>4.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I474" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J474" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="475">
+      <x:c r="A475" t="inlineStr">
+        <x:is>
+          <x:t>07/12/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B475" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C475" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D475" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E475" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F475" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G475" t="inlineStr">
+        <x:is>
+          <x:t>79.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H475" t="inlineStr">
+        <x:is>
+          <x:t>4.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I475" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J475" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="476">
+      <x:c r="A476" t="inlineStr">
+        <x:is>
+          <x:t>07/12/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B476" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C476" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D476" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E476" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F476" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G476" t="inlineStr">
+        <x:is>
+          <x:t>79.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H476" t="inlineStr">
+        <x:is>
+          <x:t>4.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I476" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J476" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="477">
+      <x:c r="A477" t="inlineStr">
+        <x:is>
+          <x:t>07/12/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B477" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C477" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D477" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E477" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F477" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G477" t="inlineStr">
+        <x:is>
+          <x:t>79.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H477" t="inlineStr">
+        <x:is>
+          <x:t>4.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I477" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J477" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="478">
+      <x:c r="A478" t="inlineStr">
+        <x:is>
+          <x:t>07/12/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B478" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C478" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D478" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E478" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F478" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G478" t="inlineStr">
+        <x:is>
+          <x:t>79.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H478" t="inlineStr">
+        <x:is>
+          <x:t>4.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I478" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J478" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="479">
+      <x:c r="A479" t="inlineStr">
+        <x:is>
+          <x:t>07/12/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B479" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C479" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D479" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E479" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F479" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G479" t="inlineStr">
+        <x:is>
+          <x:t>79.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H479" t="inlineStr">
+        <x:is>
+          <x:t>4.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I479" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J479" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="480">
+      <x:c r="A480" t="inlineStr">
+        <x:is>
+          <x:t>07/12/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B480" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C480" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D480" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E480" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F480" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G480" t="inlineStr">
+        <x:is>
+          <x:t>79</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H480" t="inlineStr">
+        <x:is>
+          <x:t>4.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I480" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J480" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="481">
+      <x:c r="A481" t="inlineStr">
+        <x:is>
+          <x:t>07/12/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B481" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C481" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D481" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E481" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F481" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G481" t="inlineStr">
+        <x:is>
+          <x:t>78.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H481" t="inlineStr">
+        <x:is>
+          <x:t>4.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I481" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J481" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="482">
+      <x:c r="A482" t="inlineStr">
+        <x:is>
+          <x:t>07/12/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B482" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C482" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D482" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E482" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F482" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G482" t="inlineStr">
+        <x:is>
+          <x:t>78.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H482" t="inlineStr">
+        <x:is>
+          <x:t>3.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I482" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J482" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="483">
+      <x:c r="A483" t="inlineStr">
+        <x:is>
+          <x:t>07/12/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B483" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C483" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D483" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E483" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F483" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G483" t="inlineStr">
+        <x:is>
+          <x:t>78.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H483" t="inlineStr">
+        <x:is>
+          <x:t>3.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I483" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J483" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>