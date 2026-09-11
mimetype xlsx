--- v4 (2026-07-27)
+++ v5 (2026-09-11)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf7e627115324a00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d758db7fe114c47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2a2977092b154cff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8d828817ad724433"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2a2977092b154cff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8d828817ad724433" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -25119,28 +25119,600 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G483" t="inlineStr">
         <x:is>
           <x:t>78.3</x:t>
         </x:is>
       </x:c>
       <x:c r="H483" t="inlineStr">
         <x:is>
           <x:t>3.5</x:t>
         </x:is>
       </x:c>
       <x:c r="I483" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J483" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="484">
+      <x:c r="A484" t="inlineStr">
+        <x:is>
+          <x:t>09/07/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B484" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C484" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D484" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E484" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F484" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G484" t="inlineStr">
+        <x:is>
+          <x:t>74.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H484" t="inlineStr">
+        <x:is>
+          <x:t>5.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I484" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J484" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="485">
+      <x:c r="A485" t="inlineStr">
+        <x:is>
+          <x:t>09/07/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B485" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C485" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D485" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E485" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F485" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G485" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H485" t="inlineStr">
+        <x:is>
+          <x:t>5.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I485" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J485" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="486">
+      <x:c r="A486" t="inlineStr">
+        <x:is>
+          <x:t>09/07/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B486" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C486" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D486" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E486" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F486" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G486" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H486" t="inlineStr">
+        <x:is>
+          <x:t>5.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I486" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J486" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="487">
+      <x:c r="A487" t="inlineStr">
+        <x:is>
+          <x:t>09/07/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B487" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C487" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D487" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E487" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F487" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G487" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H487" t="inlineStr">
+        <x:is>
+          <x:t>5.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I487" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J487" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="488">
+      <x:c r="A488" t="inlineStr">
+        <x:is>
+          <x:t>09/07/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B488" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C488" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D488" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E488" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F488" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G488" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H488" t="inlineStr">
+        <x:is>
+          <x:t>5.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I488" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J488" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="489">
+      <x:c r="A489" t="inlineStr">
+        <x:is>
+          <x:t>09/07/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B489" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C489" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D489" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E489" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F489" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G489" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H489" t="inlineStr">
+        <x:is>
+          <x:t>5.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I489" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J489" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="490">
+      <x:c r="A490" t="inlineStr">
+        <x:is>
+          <x:t>09/07/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B490" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C490" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D490" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E490" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F490" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G490" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H490" t="inlineStr">
+        <x:is>
+          <x:t>5.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I490" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J490" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="491">
+      <x:c r="A491" t="inlineStr">
+        <x:is>
+          <x:t>09/07/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B491" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C491" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D491" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E491" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F491" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G491" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H491" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I491" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J491" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="492">
+      <x:c r="A492" t="inlineStr">
+        <x:is>
+          <x:t>09/07/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B492" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C492" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D492" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E492" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F492" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G492" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H492" t="inlineStr">
+        <x:is>
+          <x:t>.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I492" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J492" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="493">
+      <x:c r="A493" t="inlineStr">
+        <x:is>
+          <x:t>09/07/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B493" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C493" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D493" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E493" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F493" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G493" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="H493" t="inlineStr">
+        <x:is>
+          <x:t>.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I493" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="J493" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="494">
+      <x:c r="A494" t="inlineStr">
+        <x:is>
+          <x:t>09/07/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B494" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C494" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D494" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E494" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F494" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G494" t="inlineStr">
+        <x:is>
+          <x:t>72.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H494" t="inlineStr">
+        <x:is>
+          <x:t>.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I494" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J494" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>