--- v5 (2026-09-11)
+++ v6 (2026-11-01)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d758db7fe114c47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref2e7767679d4200" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8d828817ad724433"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra515efd08c3a4b82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8d828817ad724433" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra515efd08c3a4b82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>