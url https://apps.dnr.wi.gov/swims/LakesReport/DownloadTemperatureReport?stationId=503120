--- v6 (2026-09-09)
+++ v7 (2026-10-25)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4b64d67a37540a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raee20102bc354230" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R64842f94e7694d67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rfabef973cc614f00"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R64842f94e7694d67" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfabef973cc614f00" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -25587,28 +25587,1172 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G492" t="inlineStr">
         <x:is>
           <x:t>70.6</x:t>
         </x:is>
       </x:c>
       <x:c r="H492" t="inlineStr">
         <x:is>
           <x:t>.5</x:t>
         </x:is>
       </x:c>
       <x:c r="I492" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J492" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="493">
+      <x:c r="A493" t="inlineStr">
+        <x:is>
+          <x:t>09/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B493" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C493" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D493" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E493" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F493" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G493" t="inlineStr">
+        <x:is>
+          <x:t>71.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H493" t="inlineStr">
+        <x:is>
+          <x:t>7.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I493" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J493" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="494">
+      <x:c r="A494" t="inlineStr">
+        <x:is>
+          <x:t>09/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B494" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C494" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D494" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E494" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F494" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G494" t="inlineStr">
+        <x:is>
+          <x:t>71.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H494" t="inlineStr">
+        <x:is>
+          <x:t>7.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I494" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J494" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="495">
+      <x:c r="A495" t="inlineStr">
+        <x:is>
+          <x:t>09/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B495" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C495" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D495" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E495" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F495" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G495" t="inlineStr">
+        <x:is>
+          <x:t>71.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H495" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I495" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J495" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="496">
+      <x:c r="A496" t="inlineStr">
+        <x:is>
+          <x:t>09/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B496" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C496" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D496" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E496" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F496" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G496" t="inlineStr">
+        <x:is>
+          <x:t>71.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H496" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I496" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J496" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="497">
+      <x:c r="A497" t="inlineStr">
+        <x:is>
+          <x:t>09/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B497" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C497" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D497" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E497" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F497" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G497" t="inlineStr">
+        <x:is>
+          <x:t>71.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H497" t="inlineStr">
+        <x:is>
+          <x:t>6.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I497" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J497" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="498">
+      <x:c r="A498" t="inlineStr">
+        <x:is>
+          <x:t>09/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B498" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C498" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D498" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E498" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F498" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G498" t="inlineStr">
+        <x:is>
+          <x:t>71.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H498" t="inlineStr">
+        <x:is>
+          <x:t>6.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I498" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J498" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="499">
+      <x:c r="A499" t="inlineStr">
+        <x:is>
+          <x:t>09/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B499" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C499" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D499" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E499" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F499" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G499" t="inlineStr">
+        <x:is>
+          <x:t>71.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H499" t="inlineStr">
+        <x:is>
+          <x:t>6.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I499" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J499" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="500">
+      <x:c r="A500" t="inlineStr">
+        <x:is>
+          <x:t>09/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B500" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C500" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D500" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E500" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F500" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G500" t="inlineStr">
+        <x:is>
+          <x:t>71.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H500" t="inlineStr">
+        <x:is>
+          <x:t>6.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I500" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J500" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="501">
+      <x:c r="A501" t="inlineStr">
+        <x:is>
+          <x:t>09/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B501" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C501" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D501" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E501" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F501" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G501" t="inlineStr">
+        <x:is>
+          <x:t>71.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H501" t="inlineStr">
+        <x:is>
+          <x:t>6.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I501" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J501" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="502">
+      <x:c r="A502" t="inlineStr">
+        <x:is>
+          <x:t>09/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B502" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C502" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D502" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E502" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F502" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G502" t="inlineStr">
+        <x:is>
+          <x:t>71.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H502" t="inlineStr">
+        <x:is>
+          <x:t>6.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I502" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J502" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="503">
+      <x:c r="A503" t="inlineStr">
+        <x:is>
+          <x:t>09/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B503" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C503" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D503" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E503" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F503" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G503" t="inlineStr">
+        <x:is>
+          <x:t>71.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H503" t="inlineStr">
+        <x:is>
+          <x:t>6.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I503" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J503" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="504">
+      <x:c r="A504" t="inlineStr">
+        <x:is>
+          <x:t>09/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B504" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C504" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D504" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E504" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F504" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G504" t="inlineStr">
+        <x:is>
+          <x:t>71.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H504" t="inlineStr">
+        <x:is>
+          <x:t>6.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I504" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J504" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="505">
+      <x:c r="A505" t="inlineStr">
+        <x:is>
+          <x:t>09/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B505" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C505" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D505" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E505" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F505" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G505" t="inlineStr">
+        <x:is>
+          <x:t>71.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H505" t="inlineStr">
+        <x:is>
+          <x:t>6.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I505" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J505" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="506">
+      <x:c r="A506" t="inlineStr">
+        <x:is>
+          <x:t>09/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B506" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C506" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D506" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E506" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F506" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G506" t="inlineStr">
+        <x:is>
+          <x:t>71.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H506" t="inlineStr">
+        <x:is>
+          <x:t>6.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I506" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J506" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="507">
+      <x:c r="A507" t="inlineStr">
+        <x:is>
+          <x:t>09/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B507" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C507" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D507" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E507" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F507" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G507" t="inlineStr">
+        <x:is>
+          <x:t>71.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H507" t="inlineStr">
+        <x:is>
+          <x:t>6.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I507" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J507" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="508">
+      <x:c r="A508" t="inlineStr">
+        <x:is>
+          <x:t>09/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B508" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C508" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D508" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E508" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F508" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G508" t="inlineStr">
+        <x:is>
+          <x:t>71.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H508" t="inlineStr">
+        <x:is>
+          <x:t>6.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I508" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J508" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="509">
+      <x:c r="A509" t="inlineStr">
+        <x:is>
+          <x:t>09/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B509" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C509" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D509" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E509" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F509" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G509" t="inlineStr">
+        <x:is>
+          <x:t>71.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H509" t="inlineStr">
+        <x:is>
+          <x:t>6.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I509" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J509" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="510">
+      <x:c r="A510" t="inlineStr">
+        <x:is>
+          <x:t>09/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B510" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C510" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D510" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E510" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F510" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G510" t="inlineStr">
+        <x:is>
+          <x:t>71.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H510" t="inlineStr">
+        <x:is>
+          <x:t>6.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I510" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J510" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="511">
+      <x:c r="A511" t="inlineStr">
+        <x:is>
+          <x:t>09/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B511" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C511" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D511" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E511" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F511" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G511" t="inlineStr">
+        <x:is>
+          <x:t>71.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H511" t="inlineStr">
+        <x:is>
+          <x:t>6.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I511" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J511" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="512">
+      <x:c r="A512" t="inlineStr">
+        <x:is>
+          <x:t>09/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B512" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C512" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D512" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E512" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F512" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G512" t="inlineStr">
+        <x:is>
+          <x:t>71.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H512" t="inlineStr">
+        <x:is>
+          <x:t>6.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I512" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J512" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="513">
+      <x:c r="A513" t="inlineStr">
+        <x:is>
+          <x:t>09/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B513" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C513" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D513" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E513" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F513" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G513" t="inlineStr">
+        <x:is>
+          <x:t>71.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H513" t="inlineStr">
+        <x:is>
+          <x:t>6.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I513" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J513" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="514">
+      <x:c r="A514" t="inlineStr">
+        <x:is>
+          <x:t>09/16/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B514" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C514" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D514" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E514" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F514" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G514" t="inlineStr">
+        <x:is>
+          <x:t>71.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H514" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I514" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J514" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>