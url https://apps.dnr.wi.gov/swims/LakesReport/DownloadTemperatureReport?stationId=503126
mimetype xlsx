--- v5 (2026-08-08)
+++ v6 (2026-09-22)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79f32ecee4674b6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca979835c837488c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R6a69e435bbf74dca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R329cfe53f4114932"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6a69e435bbf74dca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R329cfe53f4114932" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -14199,28 +14199,652 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G273" t="inlineStr">
         <x:is>
           <x:t>51.3</x:t>
         </x:is>
       </x:c>
       <x:c r="H273" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I273" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J273" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="274">
+      <x:c r="A274" t="inlineStr">
+        <x:is>
+          <x:t>06/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B274" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C274" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D274" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E274" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F274" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G274" t="inlineStr">
+        <x:is>
+          <x:t>73.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H274" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I274" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J274" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="275">
+      <x:c r="A275" t="inlineStr">
+        <x:is>
+          <x:t>06/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B275" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C275" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D275" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E275" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F275" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G275" t="inlineStr">
+        <x:is>
+          <x:t>72.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H275" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I275" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J275" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="276">
+      <x:c r="A276" t="inlineStr">
+        <x:is>
+          <x:t>06/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B276" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C276" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D276" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E276" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F276" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G276" t="inlineStr">
+        <x:is>
+          <x:t>69.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H276" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I276" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J276" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="277">
+      <x:c r="A277" t="inlineStr">
+        <x:is>
+          <x:t>06/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B277" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C277" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D277" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E277" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F277" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G277" t="inlineStr">
+        <x:is>
+          <x:t>67.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H277" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I277" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J277" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="278">
+      <x:c r="A278" t="inlineStr">
+        <x:is>
+          <x:t>07/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B278" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C278" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D278" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E278" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F278" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G278" t="inlineStr">
+        <x:is>
+          <x:t>76.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H278" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I278" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J278" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="279">
+      <x:c r="A279" t="inlineStr">
+        <x:is>
+          <x:t>07/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B279" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C279" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D279" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E279" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F279" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G279" t="inlineStr">
+        <x:is>
+          <x:t>73.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H279" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I279" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J279" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="280">
+      <x:c r="A280" t="inlineStr">
+        <x:is>
+          <x:t>07/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B280" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C280" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D280" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E280" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F280" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G280" t="inlineStr">
+        <x:is>
+          <x:t>70.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H280" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I280" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J280" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="281">
+      <x:c r="A281" t="inlineStr">
+        <x:is>
+          <x:t>07/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B281" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C281" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D281" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E281" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F281" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G281" t="inlineStr">
+        <x:is>
+          <x:t>69</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H281" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I281" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J281" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="282">
+      <x:c r="A282" t="inlineStr">
+        <x:is>
+          <x:t>08/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B282" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C282" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D282" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E282" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F282" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G282" t="inlineStr">
+        <x:is>
+          <x:t>69.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H282" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I282" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J282" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="283">
+      <x:c r="A283" t="inlineStr">
+        <x:is>
+          <x:t>08/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B283" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C283" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D283" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E283" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F283" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G283" t="inlineStr">
+        <x:is>
+          <x:t>68.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H283" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I283" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J283" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="284">
+      <x:c r="A284" t="inlineStr">
+        <x:is>
+          <x:t>08/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B284" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C284" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D284" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E284" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F284" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G284" t="inlineStr">
+        <x:is>
+          <x:t>66.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H284" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I284" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J284" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="285">
+      <x:c r="A285" t="inlineStr">
+        <x:is>
+          <x:t>08/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B285" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C285" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D285" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E285" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F285" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G285" t="inlineStr">
+        <x:is>
+          <x:t>66.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H285" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I285" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J285" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>