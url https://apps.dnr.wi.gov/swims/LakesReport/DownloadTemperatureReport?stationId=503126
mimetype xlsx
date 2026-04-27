--- v2 (2026-03-12)
+++ v3 (2026-04-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbc204f8c37848ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ae98ead1ab445cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R20de7afa25514151"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8d58086309b14554"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R20de7afa25514151" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8d58086309b14554" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>