--- v3 (2026-04-27)
+++ v4 (2026-06-21)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ae98ead1ab445cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reeaf6fd9735d4919" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8d58086309b14554"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Racf36e87fef2426c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8d58086309b14554" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Racf36e87fef2426c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -13991,28 +13991,236 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G269" t="inlineStr">
         <x:is>
           <x:t>62.9</x:t>
         </x:is>
       </x:c>
       <x:c r="H269" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I269" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J269" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="270">
+      <x:c r="A270" t="inlineStr">
+        <x:is>
+          <x:t>05/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B270" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C270" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D270" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E270" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F270" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G270" t="inlineStr">
+        <x:is>
+          <x:t>54.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H270" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I270" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J270" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="271">
+      <x:c r="A271" t="inlineStr">
+        <x:is>
+          <x:t>05/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B271" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C271" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D271" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E271" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F271" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G271" t="inlineStr">
+        <x:is>
+          <x:t>53.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H271" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I271" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J271" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="272">
+      <x:c r="A272" t="inlineStr">
+        <x:is>
+          <x:t>05/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B272" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C272" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D272" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E272" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F272" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G272" t="inlineStr">
+        <x:is>
+          <x:t>52.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H272" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I272" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J272" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="273">
+      <x:c r="A273" t="inlineStr">
+        <x:is>
+          <x:t>05/01/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B273" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C273" t="inlineStr">
+        <x:is>
+          <x:t>01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D273" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E273" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F273" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G273" t="inlineStr">
+        <x:is>
+          <x:t>51.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H273" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I273" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J273" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>