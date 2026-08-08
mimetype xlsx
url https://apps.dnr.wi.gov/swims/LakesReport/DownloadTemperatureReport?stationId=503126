--- v4 (2026-06-21)
+++ v5 (2026-08-08)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reeaf6fd9735d4919" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79f32ecee4674b6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Racf36e87fef2426c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R6a69e435bbf74dca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Racf36e87fef2426c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6a69e435bbf74dca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>