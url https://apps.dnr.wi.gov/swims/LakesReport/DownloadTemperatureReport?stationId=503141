--- v2 (2026-03-11)
+++ v3 (2026-06-21)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R083e5a366a2445e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec4cb2f7f2ca413d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rd40a017f4de4401a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8f3e052c0a124e12"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd40a017f4de4401a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8f3e052c0a124e12" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -27823,28 +27823,3252 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G535" t="inlineStr">
         <x:is>
           <x:t>48.8</x:t>
         </x:is>
       </x:c>
       <x:c r="H535" t="inlineStr">
         <x:is>
           <x:t>.3</x:t>
         </x:is>
       </x:c>
       <x:c r="I535" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J535" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="536">
+      <x:c r="A536" t="inlineStr">
+        <x:is>
+          <x:t>03/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B536" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C536" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D536" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E536" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F536" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G536" t="inlineStr">
+        <x:is>
+          <x:t>44.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H536" t="inlineStr">
+        <x:is>
+          <x:t>14.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I536" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J536" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="537">
+      <x:c r="A537" t="inlineStr">
+        <x:is>
+          <x:t>03/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B537" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C537" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D537" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E537" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F537" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G537" t="inlineStr">
+        <x:is>
+          <x:t>44.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H537" t="inlineStr">
+        <x:is>
+          <x:t>14.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I537" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J537" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="538">
+      <x:c r="A538" t="inlineStr">
+        <x:is>
+          <x:t>03/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B538" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C538" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D538" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E538" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F538" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G538" t="inlineStr">
+        <x:is>
+          <x:t>44.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H538" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I538" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J538" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="539">
+      <x:c r="A539" t="inlineStr">
+        <x:is>
+          <x:t>03/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B539" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C539" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D539" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E539" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F539" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G539" t="inlineStr">
+        <x:is>
+          <x:t>44.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H539" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I539" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J539" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="540">
+      <x:c r="A540" t="inlineStr">
+        <x:is>
+          <x:t>03/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B540" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C540" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D540" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E540" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F540" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G540" t="inlineStr">
+        <x:is>
+          <x:t>44.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H540" t="inlineStr">
+        <x:is>
+          <x:t>13.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I540" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J540" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="541">
+      <x:c r="A541" t="inlineStr">
+        <x:is>
+          <x:t>03/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B541" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C541" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D541" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E541" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F541" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G541" t="inlineStr">
+        <x:is>
+          <x:t>44.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H541" t="inlineStr">
+        <x:is>
+          <x:t>13.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I541" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J541" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="542">
+      <x:c r="A542" t="inlineStr">
+        <x:is>
+          <x:t>03/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B542" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C542" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D542" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E542" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F542" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G542" t="inlineStr">
+        <x:is>
+          <x:t>44.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H542" t="inlineStr">
+        <x:is>
+          <x:t>13.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I542" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J542" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="543">
+      <x:c r="A543" t="inlineStr">
+        <x:is>
+          <x:t>03/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B543" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C543" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D543" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E543" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F543" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G543" t="inlineStr">
+        <x:is>
+          <x:t>44.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H543" t="inlineStr">
+        <x:is>
+          <x:t>13.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I543" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J543" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="544">
+      <x:c r="A544" t="inlineStr">
+        <x:is>
+          <x:t>03/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B544" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C544" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D544" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E544" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F544" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G544" t="inlineStr">
+        <x:is>
+          <x:t>44.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H544" t="inlineStr">
+        <x:is>
+          <x:t>13.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I544" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J544" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="545">
+      <x:c r="A545" t="inlineStr">
+        <x:is>
+          <x:t>03/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B545" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C545" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D545" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E545" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F545" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G545" t="inlineStr">
+        <x:is>
+          <x:t>44.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H545" t="inlineStr">
+        <x:is>
+          <x:t>13.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I545" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J545" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="546">
+      <x:c r="A546" t="inlineStr">
+        <x:is>
+          <x:t>03/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B546" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C546" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D546" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E546" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F546" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G546" t="inlineStr">
+        <x:is>
+          <x:t>44.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H546" t="inlineStr">
+        <x:is>
+          <x:t>13.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I546" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J546" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="547">
+      <x:c r="A547" t="inlineStr">
+        <x:is>
+          <x:t>03/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B547" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C547" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D547" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E547" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F547" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G547" t="inlineStr">
+        <x:is>
+          <x:t>43.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H547" t="inlineStr">
+        <x:is>
+          <x:t>13.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I547" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J547" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="548">
+      <x:c r="A548" t="inlineStr">
+        <x:is>
+          <x:t>03/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B548" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C548" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D548" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E548" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F548" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G548" t="inlineStr">
+        <x:is>
+          <x:t>43.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H548" t="inlineStr">
+        <x:is>
+          <x:t>13.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I548" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J548" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="549">
+      <x:c r="A549" t="inlineStr">
+        <x:is>
+          <x:t>03/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B549" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C549" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D549" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E549" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F549" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G549" t="inlineStr">
+        <x:is>
+          <x:t>42.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H549" t="inlineStr">
+        <x:is>
+          <x:t>12.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I549" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J549" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="550">
+      <x:c r="A550" t="inlineStr">
+        <x:is>
+          <x:t>03/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B550" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C550" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D550" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E550" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F550" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G550" t="inlineStr">
+        <x:is>
+          <x:t>41.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H550" t="inlineStr">
+        <x:is>
+          <x:t>11.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I550" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J550" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="551">
+      <x:c r="A551" t="inlineStr">
+        <x:is>
+          <x:t>03/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B551" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C551" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D551" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E551" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F551" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G551" t="inlineStr">
+        <x:is>
+          <x:t>41.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H551" t="inlineStr">
+        <x:is>
+          <x:t>11.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I551" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J551" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="552">
+      <x:c r="A552" t="inlineStr">
+        <x:is>
+          <x:t>03/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B552" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C552" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D552" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E552" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F552" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G552" t="inlineStr">
+        <x:is>
+          <x:t>41.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H552" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I552" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J552" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="553">
+      <x:c r="A553" t="inlineStr">
+        <x:is>
+          <x:t>03/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B553" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C553" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D553" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E553" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F553" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G553" t="inlineStr">
+        <x:is>
+          <x:t>41.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H553" t="inlineStr">
+        <x:is>
+          <x:t>10.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I553" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J553" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="554">
+      <x:c r="A554" t="inlineStr">
+        <x:is>
+          <x:t>03/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B554" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C554" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D554" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E554" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F554" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G554" t="inlineStr">
+        <x:is>
+          <x:t>41.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H554" t="inlineStr">
+        <x:is>
+          <x:t>10.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I554" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J554" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="555">
+      <x:c r="A555" t="inlineStr">
+        <x:is>
+          <x:t>03/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B555" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C555" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D555" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E555" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F555" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G555" t="inlineStr">
+        <x:is>
+          <x:t>41.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H555" t="inlineStr">
+        <x:is>
+          <x:t>10.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I555" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J555" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="556">
+      <x:c r="A556" t="inlineStr">
+        <x:is>
+          <x:t>03/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B556" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C556" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D556" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E556" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F556" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G556" t="inlineStr">
+        <x:is>
+          <x:t>41.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H556" t="inlineStr">
+        <x:is>
+          <x:t>10.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I556" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J556" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="557">
+      <x:c r="A557" t="inlineStr">
+        <x:is>
+          <x:t>03/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B557" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C557" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D557" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E557" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F557" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G557" t="inlineStr">
+        <x:is>
+          <x:t>41.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H557" t="inlineStr">
+        <x:is>
+          <x:t>10.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I557" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J557" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="558">
+      <x:c r="A558" t="inlineStr">
+        <x:is>
+          <x:t>03/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B558" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C558" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D558" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E558" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F558" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G558" t="inlineStr">
+        <x:is>
+          <x:t>41.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H558" t="inlineStr">
+        <x:is>
+          <x:t>10.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I558" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J558" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="559">
+      <x:c r="A559" t="inlineStr">
+        <x:is>
+          <x:t>03/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B559" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C559" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D559" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E559" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F559" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G559" t="inlineStr">
+        <x:is>
+          <x:t>41.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H559" t="inlineStr">
+        <x:is>
+          <x:t>10.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I559" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J559" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="560">
+      <x:c r="A560" t="inlineStr">
+        <x:is>
+          <x:t>03/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B560" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C560" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D560" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E560" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F560" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G560" t="inlineStr">
+        <x:is>
+          <x:t>41.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H560" t="inlineStr">
+        <x:is>
+          <x:t>10.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I560" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J560" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="561">
+      <x:c r="A561" t="inlineStr">
+        <x:is>
+          <x:t>03/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B561" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C561" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D561" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E561" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F561" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G561" t="inlineStr">
+        <x:is>
+          <x:t>41.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H561" t="inlineStr">
+        <x:is>
+          <x:t>10.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I561" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J561" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="562">
+      <x:c r="A562" t="inlineStr">
+        <x:is>
+          <x:t>03/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B562" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C562" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D562" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E562" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F562" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G562" t="inlineStr">
+        <x:is>
+          <x:t>41.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H562" t="inlineStr">
+        <x:is>
+          <x:t>10.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I562" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J562" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="563">
+      <x:c r="A563" t="inlineStr">
+        <x:is>
+          <x:t>03/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B563" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C563" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D563" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E563" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F563" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G563" t="inlineStr">
+        <x:is>
+          <x:t>41.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H563" t="inlineStr">
+        <x:is>
+          <x:t>8.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I563" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J563" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="564">
+      <x:c r="A564" t="inlineStr">
+        <x:is>
+          <x:t>03/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B564" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C564" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D564" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E564" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F564" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G564" t="inlineStr">
+        <x:is>
+          <x:t>41.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H564" t="inlineStr">
+        <x:is>
+          <x:t>8.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I564" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J564" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="565">
+      <x:c r="A565" t="inlineStr">
+        <x:is>
+          <x:t>03/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B565" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C565" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D565" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E565" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F565" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G565" t="inlineStr">
+        <x:is>
+          <x:t>41.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H565" t="inlineStr">
+        <x:is>
+          <x:t>8.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I565" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J565" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="566">
+      <x:c r="A566" t="inlineStr">
+        <x:is>
+          <x:t>03/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B566" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C566" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D566" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E566" t="inlineStr">
+        <x:is>
+          <x:t>31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F566" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G566" t="inlineStr">
+        <x:is>
+          <x:t>41.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H566" t="inlineStr">
+        <x:is>
+          <x:t>7.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I566" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J566" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="567">
+      <x:c r="A567" t="inlineStr">
+        <x:is>
+          <x:t>03/25/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B567" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C567" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D567" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E567" t="inlineStr">
+        <x:is>
+          <x:t>32</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F567" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G567" t="inlineStr">
+        <x:is>
+          <x:t>41.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H567" t="inlineStr">
+        <x:is>
+          <x:t>7.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I567" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J567" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="568">
+      <x:c r="A568" t="inlineStr">
+        <x:is>
+          <x:t>05/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B568" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C568" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D568" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E568" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F568" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G568" t="inlineStr">
+        <x:is>
+          <x:t>65.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H568" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I568" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J568" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="569">
+      <x:c r="A569" t="inlineStr">
+        <x:is>
+          <x:t>05/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B569" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C569" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D569" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E569" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F569" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G569" t="inlineStr">
+        <x:is>
+          <x:t>65.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H569" t="inlineStr">
+        <x:is>
+          <x:t>7.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I569" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J569" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="570">
+      <x:c r="A570" t="inlineStr">
+        <x:is>
+          <x:t>05/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B570" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C570" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D570" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E570" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F570" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G570" t="inlineStr">
+        <x:is>
+          <x:t>65.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H570" t="inlineStr">
+        <x:is>
+          <x:t>7.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I570" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J570" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="571">
+      <x:c r="A571" t="inlineStr">
+        <x:is>
+          <x:t>05/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B571" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C571" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D571" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E571" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F571" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G571" t="inlineStr">
+        <x:is>
+          <x:t>64.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H571" t="inlineStr">
+        <x:is>
+          <x:t>7.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I571" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J571" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="572">
+      <x:c r="A572" t="inlineStr">
+        <x:is>
+          <x:t>05/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B572" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C572" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D572" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E572" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F572" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G572" t="inlineStr">
+        <x:is>
+          <x:t>61.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H572" t="inlineStr">
+        <x:is>
+          <x:t>8.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I572" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J572" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="573">
+      <x:c r="A573" t="inlineStr">
+        <x:is>
+          <x:t>05/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B573" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C573" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D573" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E573" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F573" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G573" t="inlineStr">
+        <x:is>
+          <x:t>60.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H573" t="inlineStr">
+        <x:is>
+          <x:t>8.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I573" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J573" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="574">
+      <x:c r="A574" t="inlineStr">
+        <x:is>
+          <x:t>05/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B574" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C574" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D574" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E574" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F574" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G574" t="inlineStr">
+        <x:is>
+          <x:t>59</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H574" t="inlineStr">
+        <x:is>
+          <x:t>8.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I574" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J574" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="575">
+      <x:c r="A575" t="inlineStr">
+        <x:is>
+          <x:t>05/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B575" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C575" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D575" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E575" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F575" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G575" t="inlineStr">
+        <x:is>
+          <x:t>57.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H575" t="inlineStr">
+        <x:is>
+          <x:t>8.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I575" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J575" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="576">
+      <x:c r="A576" t="inlineStr">
+        <x:is>
+          <x:t>05/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B576" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C576" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D576" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E576" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F576" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G576" t="inlineStr">
+        <x:is>
+          <x:t>55.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H576" t="inlineStr">
+        <x:is>
+          <x:t>8.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I576" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J576" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="577">
+      <x:c r="A577" t="inlineStr">
+        <x:is>
+          <x:t>05/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B577" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C577" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D577" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E577" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F577" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G577" t="inlineStr">
+        <x:is>
+          <x:t>54.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H577" t="inlineStr">
+        <x:is>
+          <x:t>8.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I577" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J577" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="578">
+      <x:c r="A578" t="inlineStr">
+        <x:is>
+          <x:t>05/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B578" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C578" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D578" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E578" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F578" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G578" t="inlineStr">
+        <x:is>
+          <x:t>53.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H578" t="inlineStr">
+        <x:is>
+          <x:t>8.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I578" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J578" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="579">
+      <x:c r="A579" t="inlineStr">
+        <x:is>
+          <x:t>05/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B579" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C579" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D579" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E579" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F579" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G579" t="inlineStr">
+        <x:is>
+          <x:t>52</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H579" t="inlineStr">
+        <x:is>
+          <x:t>7.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I579" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J579" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="580">
+      <x:c r="A580" t="inlineStr">
+        <x:is>
+          <x:t>05/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B580" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C580" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D580" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E580" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F580" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G580" t="inlineStr">
+        <x:is>
+          <x:t>50.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H580" t="inlineStr">
+        <x:is>
+          <x:t>5.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I580" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J580" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="581">
+      <x:c r="A581" t="inlineStr">
+        <x:is>
+          <x:t>05/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B581" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C581" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D581" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E581" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F581" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G581" t="inlineStr">
+        <x:is>
+          <x:t>49.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H581" t="inlineStr">
+        <x:is>
+          <x:t>3.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I581" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J581" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="582">
+      <x:c r="A582" t="inlineStr">
+        <x:is>
+          <x:t>05/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B582" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C582" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D582" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E582" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F582" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G582" t="inlineStr">
+        <x:is>
+          <x:t>49.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H582" t="inlineStr">
+        <x:is>
+          <x:t>2.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I582" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J582" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="583">
+      <x:c r="A583" t="inlineStr">
+        <x:is>
+          <x:t>05/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B583" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C583" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D583" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E583" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F583" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G583" t="inlineStr">
+        <x:is>
+          <x:t>48.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H583" t="inlineStr">
+        <x:is>
+          <x:t>1.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I583" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J583" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="584">
+      <x:c r="A584" t="inlineStr">
+        <x:is>
+          <x:t>05/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B584" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C584" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D584" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E584" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F584" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G584" t="inlineStr">
+        <x:is>
+          <x:t>48.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H584" t="inlineStr">
+        <x:is>
+          <x:t>1.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I584" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J584" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="585">
+      <x:c r="A585" t="inlineStr">
+        <x:is>
+          <x:t>05/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B585" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C585" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D585" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E585" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F585" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G585" t="inlineStr">
+        <x:is>
+          <x:t>48.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H585" t="inlineStr">
+        <x:is>
+          <x:t>.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I585" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J585" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="586">
+      <x:c r="A586" t="inlineStr">
+        <x:is>
+          <x:t>05/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B586" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C586" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D586" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E586" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F586" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G586" t="inlineStr">
+        <x:is>
+          <x:t>48.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H586" t="inlineStr">
+        <x:is>
+          <x:t>.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I586" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J586" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="587">
+      <x:c r="A587" t="inlineStr">
+        <x:is>
+          <x:t>05/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B587" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C587" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D587" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E587" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F587" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G587" t="inlineStr">
+        <x:is>
+          <x:t>48.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H587" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I587" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J587" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="588">
+      <x:c r="A588" t="inlineStr">
+        <x:is>
+          <x:t>05/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B588" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C588" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D588" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E588" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F588" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G588" t="inlineStr">
+        <x:is>
+          <x:t>48.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H588" t="inlineStr">
+        <x:is>
+          <x:t>1.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I588" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J588" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="589">
+      <x:c r="A589" t="inlineStr">
+        <x:is>
+          <x:t>05/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B589" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C589" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D589" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E589" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F589" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G589" t="inlineStr">
+        <x:is>
+          <x:t>48.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H589" t="inlineStr">
+        <x:is>
+          <x:t>1.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I589" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J589" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="590">
+      <x:c r="A590" t="inlineStr">
+        <x:is>
+          <x:t>05/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B590" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C590" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D590" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E590" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F590" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G590" t="inlineStr">
+        <x:is>
+          <x:t>48.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H590" t="inlineStr">
+        <x:is>
+          <x:t>1.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I590" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J590" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="591">
+      <x:c r="A591" t="inlineStr">
+        <x:is>
+          <x:t>05/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B591" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C591" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D591" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E591" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F591" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G591" t="inlineStr">
+        <x:is>
+          <x:t>48.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H591" t="inlineStr">
+        <x:is>
+          <x:t>1.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I591" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J591" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="592">
+      <x:c r="A592" t="inlineStr">
+        <x:is>
+          <x:t>05/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B592" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C592" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D592" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E592" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F592" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G592" t="inlineStr">
+        <x:is>
+          <x:t>48.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H592" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I592" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J592" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="593">
+      <x:c r="A593" t="inlineStr">
+        <x:is>
+          <x:t>05/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B593" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C593" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D593" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E593" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F593" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G593" t="inlineStr">
+        <x:is>
+          <x:t>48.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H593" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I593" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J593" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="594">
+      <x:c r="A594" t="inlineStr">
+        <x:is>
+          <x:t>05/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B594" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C594" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D594" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E594" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F594" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G594" t="inlineStr">
+        <x:is>
+          <x:t>48.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H594" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I594" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J594" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="595">
+      <x:c r="A595" t="inlineStr">
+        <x:is>
+          <x:t>05/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B595" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C595" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D595" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E595" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F595" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G595" t="inlineStr">
+        <x:is>
+          <x:t>48.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H595" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I595" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J595" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="596">
+      <x:c r="A596" t="inlineStr">
+        <x:is>
+          <x:t>05/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B596" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C596" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D596" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E596" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F596" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G596" t="inlineStr">
+        <x:is>
+          <x:t>48.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H596" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I596" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J596" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="597">
+      <x:c r="A597" t="inlineStr">
+        <x:is>
+          <x:t>05/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B597" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C597" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D597" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E597" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F597" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G597" t="inlineStr">
+        <x:is>
+          <x:t>48.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H597" t="inlineStr">
+        <x:is>
+          <x:t>.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I597" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J597" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>