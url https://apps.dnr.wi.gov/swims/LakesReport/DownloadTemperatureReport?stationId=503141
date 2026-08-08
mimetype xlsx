--- v3 (2026-06-21)
+++ v4 (2026-08-08)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec4cb2f7f2ca413d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3b7250c02244c1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8f3e052c0a124e12"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R82d5f631802343c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8f3e052c0a124e12" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R82d5f631802343c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -31047,28 +31047,3148 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G597" t="inlineStr">
         <x:is>
           <x:t>48.2</x:t>
         </x:is>
       </x:c>
       <x:c r="H597" t="inlineStr">
         <x:is>
           <x:t>.9</x:t>
         </x:is>
       </x:c>
       <x:c r="I597" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J597" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="598">
+      <x:c r="A598" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B598" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C598" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D598" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E598" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F598" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G598" t="inlineStr">
+        <x:is>
+          <x:t>66.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H598" t="inlineStr">
+        <x:is>
+          <x:t>7.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I598" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J598" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="599">
+      <x:c r="A599" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B599" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C599" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D599" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E599" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F599" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G599" t="inlineStr">
+        <x:is>
+          <x:t>66.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H599" t="inlineStr">
+        <x:is>
+          <x:t>7.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I599" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J599" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="600">
+      <x:c r="A600" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B600" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C600" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D600" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E600" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F600" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G600" t="inlineStr">
+        <x:is>
+          <x:t>64.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H600" t="inlineStr">
+        <x:is>
+          <x:t>7.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I600" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J600" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="601">
+      <x:c r="A601" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B601" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C601" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D601" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E601" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F601" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G601" t="inlineStr">
+        <x:is>
+          <x:t>62.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H601" t="inlineStr">
+        <x:is>
+          <x:t>7.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I601" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J601" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="602">
+      <x:c r="A602" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B602" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C602" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D602" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E602" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F602" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G602" t="inlineStr">
+        <x:is>
+          <x:t>61.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H602" t="inlineStr">
+        <x:is>
+          <x:t>7.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I602" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J602" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="603">
+      <x:c r="A603" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B603" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C603" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D603" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E603" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F603" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G603" t="inlineStr">
+        <x:is>
+          <x:t>60.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H603" t="inlineStr">
+        <x:is>
+          <x:t>6.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I603" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J603" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="604">
+      <x:c r="A604" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B604" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C604" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D604" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E604" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F604" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G604" t="inlineStr">
+        <x:is>
+          <x:t>59.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H604" t="inlineStr">
+        <x:is>
+          <x:t>6.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I604" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J604" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="605">
+      <x:c r="A605" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B605" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C605" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D605" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E605" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F605" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G605" t="inlineStr">
+        <x:is>
+          <x:t>58.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H605" t="inlineStr">
+        <x:is>
+          <x:t>5.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I605" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J605" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="606">
+      <x:c r="A606" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B606" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C606" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D606" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E606" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F606" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G606" t="inlineStr">
+        <x:is>
+          <x:t>57.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H606" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I606" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J606" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="607">
+      <x:c r="A607" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B607" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C607" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D607" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E607" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F607" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G607" t="inlineStr">
+        <x:is>
+          <x:t>55.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H607" t="inlineStr">
+        <x:is>
+          <x:t>2.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I607" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J607" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="608">
+      <x:c r="A608" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B608" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C608" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D608" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E608" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F608" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G608" t="inlineStr">
+        <x:is>
+          <x:t>53.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H608" t="inlineStr">
+        <x:is>
+          <x:t>1.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I608" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J608" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="609">
+      <x:c r="A609" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B609" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C609" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D609" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E609" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F609" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G609" t="inlineStr">
+        <x:is>
+          <x:t>53.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H609" t="inlineStr">
+        <x:is>
+          <x:t>1.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I609" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J609" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="610">
+      <x:c r="A610" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B610" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C610" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D610" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E610" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F610" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G610" t="inlineStr">
+        <x:is>
+          <x:t>52.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H610" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I610" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J610" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="611">
+      <x:c r="A611" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B611" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C611" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D611" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E611" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F611" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G611" t="inlineStr">
+        <x:is>
+          <x:t>51.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H611" t="inlineStr">
+        <x:is>
+          <x:t>.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I611" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J611" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="612">
+      <x:c r="A612" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B612" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C612" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D612" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E612" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F612" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G612" t="inlineStr">
+        <x:is>
+          <x:t>50.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H612" t="inlineStr">
+        <x:is>
+          <x:t>.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I612" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J612" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="613">
+      <x:c r="A613" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B613" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C613" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D613" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E613" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F613" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G613" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H613" t="inlineStr">
+        <x:is>
+          <x:t>.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I613" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J613" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="614">
+      <x:c r="A614" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B614" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C614" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D614" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E614" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F614" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G614" t="inlineStr">
+        <x:is>
+          <x:t>49.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H614" t="inlineStr">
+        <x:is>
+          <x:t>.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I614" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J614" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="615">
+      <x:c r="A615" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B615" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C615" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D615" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E615" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F615" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G615" t="inlineStr">
+        <x:is>
+          <x:t>49.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H615" t="inlineStr">
+        <x:is>
+          <x:t>.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I615" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J615" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="616">
+      <x:c r="A616" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B616" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C616" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D616" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E616" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F616" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G616" t="inlineStr">
+        <x:is>
+          <x:t>48.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H616" t="inlineStr">
+        <x:is>
+          <x:t>.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I616" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J616" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="617">
+      <x:c r="A617" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B617" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C617" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D617" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E617" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F617" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G617" t="inlineStr">
+        <x:is>
+          <x:t>48.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H617" t="inlineStr">
+        <x:is>
+          <x:t>.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I617" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J617" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="618">
+      <x:c r="A618" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B618" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C618" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D618" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E618" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F618" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G618" t="inlineStr">
+        <x:is>
+          <x:t>48.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H618" t="inlineStr">
+        <x:is>
+          <x:t>.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I618" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J618" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="619">
+      <x:c r="A619" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B619" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C619" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D619" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E619" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F619" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G619" t="inlineStr">
+        <x:is>
+          <x:t>48.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H619" t="inlineStr">
+        <x:is>
+          <x:t>.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I619" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J619" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="620">
+      <x:c r="A620" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B620" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C620" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D620" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E620" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F620" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G620" t="inlineStr">
+        <x:is>
+          <x:t>48.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H620" t="inlineStr">
+        <x:is>
+          <x:t>.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I620" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J620" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="621">
+      <x:c r="A621" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B621" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C621" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D621" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E621" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F621" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G621" t="inlineStr">
+        <x:is>
+          <x:t>48.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H621" t="inlineStr">
+        <x:is>
+          <x:t>.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I621" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J621" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="622">
+      <x:c r="A622" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B622" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C622" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D622" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E622" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F622" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G622" t="inlineStr">
+        <x:is>
+          <x:t>48.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H622" t="inlineStr">
+        <x:is>
+          <x:t>.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I622" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J622" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="623">
+      <x:c r="A623" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B623" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C623" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D623" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E623" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F623" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G623" t="inlineStr">
+        <x:is>
+          <x:t>48.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H623" t="inlineStr">
+        <x:is>
+          <x:t>.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I623" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J623" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="624">
+      <x:c r="A624" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B624" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C624" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D624" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E624" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F624" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G624" t="inlineStr">
+        <x:is>
+          <x:t>48.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H624" t="inlineStr">
+        <x:is>
+          <x:t>.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I624" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J624" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="625">
+      <x:c r="A625" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B625" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C625" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D625" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E625" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F625" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G625" t="inlineStr">
+        <x:is>
+          <x:t>48.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H625" t="inlineStr">
+        <x:is>
+          <x:t>.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I625" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J625" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="626">
+      <x:c r="A626" t="inlineStr">
+        <x:is>
+          <x:t>06/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B626" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C626" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D626" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E626" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F626" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G626" t="inlineStr">
+        <x:is>
+          <x:t>48.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H626" t="inlineStr">
+        <x:is>
+          <x:t>.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I626" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J626" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="627">
+      <x:c r="A627" t="inlineStr">
+        <x:is>
+          <x:t>07/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B627" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C627" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D627" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E627" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F627" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G627" t="inlineStr">
+        <x:is>
+          <x:t>71.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H627" t="inlineStr">
+        <x:is>
+          <x:t>7.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I627" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J627" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="628">
+      <x:c r="A628" t="inlineStr">
+        <x:is>
+          <x:t>07/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B628" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C628" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D628" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E628" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F628" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G628" t="inlineStr">
+        <x:is>
+          <x:t>71.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H628" t="inlineStr">
+        <x:is>
+          <x:t>7.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I628" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J628" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="629">
+      <x:c r="A629" t="inlineStr">
+        <x:is>
+          <x:t>07/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B629" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C629" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D629" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E629" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F629" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G629" t="inlineStr">
+        <x:is>
+          <x:t>71.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H629" t="inlineStr">
+        <x:is>
+          <x:t>7.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I629" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J629" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="630">
+      <x:c r="A630" t="inlineStr">
+        <x:is>
+          <x:t>07/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B630" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C630" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D630" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E630" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F630" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G630" t="inlineStr">
+        <x:is>
+          <x:t>71.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H630" t="inlineStr">
+        <x:is>
+          <x:t>6.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I630" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J630" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="631">
+      <x:c r="A631" t="inlineStr">
+        <x:is>
+          <x:t>07/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B631" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C631" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D631" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E631" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F631" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G631" t="inlineStr">
+        <x:is>
+          <x:t>69.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H631" t="inlineStr">
+        <x:is>
+          <x:t>7.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I631" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J631" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="632">
+      <x:c r="A632" t="inlineStr">
+        <x:is>
+          <x:t>07/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B632" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C632" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D632" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E632" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F632" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G632" t="inlineStr">
+        <x:is>
+          <x:t>65.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H632" t="inlineStr">
+        <x:is>
+          <x:t>7.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I632" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J632" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="633">
+      <x:c r="A633" t="inlineStr">
+        <x:is>
+          <x:t>07/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B633" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C633" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D633" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E633" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F633" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G633" t="inlineStr">
+        <x:is>
+          <x:t>63.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H633" t="inlineStr">
+        <x:is>
+          <x:t>7.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I633" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J633" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="634">
+      <x:c r="A634" t="inlineStr">
+        <x:is>
+          <x:t>07/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B634" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C634" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D634" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E634" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F634" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G634" t="inlineStr">
+        <x:is>
+          <x:t>61.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H634" t="inlineStr">
+        <x:is>
+          <x:t>6.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I634" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J634" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="635">
+      <x:c r="A635" t="inlineStr">
+        <x:is>
+          <x:t>07/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B635" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C635" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D635" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E635" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F635" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G635" t="inlineStr">
+        <x:is>
+          <x:t>59.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H635" t="inlineStr">
+        <x:is>
+          <x:t>5.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I635" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J635" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="636">
+      <x:c r="A636" t="inlineStr">
+        <x:is>
+          <x:t>07/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B636" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C636" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D636" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E636" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F636" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G636" t="inlineStr">
+        <x:is>
+          <x:t>57.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H636" t="inlineStr">
+        <x:is>
+          <x:t>4.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I636" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J636" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="637">
+      <x:c r="A637" t="inlineStr">
+        <x:is>
+          <x:t>07/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B637" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C637" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D637" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E637" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F637" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G637" t="inlineStr">
+        <x:is>
+          <x:t>55.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H637" t="inlineStr">
+        <x:is>
+          <x:t>3.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I637" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J637" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="638">
+      <x:c r="A638" t="inlineStr">
+        <x:is>
+          <x:t>07/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B638" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C638" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D638" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E638" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F638" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G638" t="inlineStr">
+        <x:is>
+          <x:t>53.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H638" t="inlineStr">
+        <x:is>
+          <x:t>2.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I638" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J638" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="639">
+      <x:c r="A639" t="inlineStr">
+        <x:is>
+          <x:t>07/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B639" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C639" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D639" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E639" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F639" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G639" t="inlineStr">
+        <x:is>
+          <x:t>52.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H639" t="inlineStr">
+        <x:is>
+          <x:t>1.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I639" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J639" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="640">
+      <x:c r="A640" t="inlineStr">
+        <x:is>
+          <x:t>07/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B640" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C640" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D640" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E640" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F640" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G640" t="inlineStr">
+        <x:is>
+          <x:t>51.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H640" t="inlineStr">
+        <x:is>
+          <x:t>1.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I640" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J640" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="641">
+      <x:c r="A641" t="inlineStr">
+        <x:is>
+          <x:t>07/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B641" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C641" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D641" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E641" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F641" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G641" t="inlineStr">
+        <x:is>
+          <x:t>51.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H641" t="inlineStr">
+        <x:is>
+          <x:t>.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I641" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J641" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="642">
+      <x:c r="A642" t="inlineStr">
+        <x:is>
+          <x:t>07/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B642" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C642" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D642" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E642" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F642" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G642" t="inlineStr">
+        <x:is>
+          <x:t>50.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H642" t="inlineStr">
+        <x:is>
+          <x:t>.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I642" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J642" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="643">
+      <x:c r="A643" t="inlineStr">
+        <x:is>
+          <x:t>07/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B643" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C643" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D643" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E643" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F643" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G643" t="inlineStr">
+        <x:is>
+          <x:t>50.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H643" t="inlineStr">
+        <x:is>
+          <x:t>.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I643" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J643" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="644">
+      <x:c r="A644" t="inlineStr">
+        <x:is>
+          <x:t>07/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B644" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C644" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D644" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E644" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F644" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G644" t="inlineStr">
+        <x:is>
+          <x:t>50</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H644" t="inlineStr">
+        <x:is>
+          <x:t>.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I644" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J644" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="645">
+      <x:c r="A645" t="inlineStr">
+        <x:is>
+          <x:t>07/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B645" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C645" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D645" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E645" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F645" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G645" t="inlineStr">
+        <x:is>
+          <x:t>49.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H645" t="inlineStr">
+        <x:is>
+          <x:t>.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I645" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J645" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="646">
+      <x:c r="A646" t="inlineStr">
+        <x:is>
+          <x:t>07/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B646" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C646" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D646" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E646" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F646" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G646" t="inlineStr">
+        <x:is>
+          <x:t>49.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H646" t="inlineStr">
+        <x:is>
+          <x:t>.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I646" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J646" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="647">
+      <x:c r="A647" t="inlineStr">
+        <x:is>
+          <x:t>07/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B647" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C647" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D647" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E647" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F647" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G647" t="inlineStr">
+        <x:is>
+          <x:t>49.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H647" t="inlineStr">
+        <x:is>
+          <x:t>.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I647" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J647" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="648">
+      <x:c r="A648" t="inlineStr">
+        <x:is>
+          <x:t>07/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B648" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C648" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D648" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E648" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F648" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G648" t="inlineStr">
+        <x:is>
+          <x:t>49.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H648" t="inlineStr">
+        <x:is>
+          <x:t>.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I648" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J648" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="649">
+      <x:c r="A649" t="inlineStr">
+        <x:is>
+          <x:t>07/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B649" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C649" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D649" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E649" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F649" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G649" t="inlineStr">
+        <x:is>
+          <x:t>49.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H649" t="inlineStr">
+        <x:is>
+          <x:t>1.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I649" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J649" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="650">
+      <x:c r="A650" t="inlineStr">
+        <x:is>
+          <x:t>07/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B650" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C650" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D650" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E650" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F650" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G650" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H650" t="inlineStr">
+        <x:is>
+          <x:t>1.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I650" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J650" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="651">
+      <x:c r="A651" t="inlineStr">
+        <x:is>
+          <x:t>07/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B651" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C651" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D651" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E651" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F651" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G651" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H651" t="inlineStr">
+        <x:is>
+          <x:t>1.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I651" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J651" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="652">
+      <x:c r="A652" t="inlineStr">
+        <x:is>
+          <x:t>07/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B652" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C652" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D652" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E652" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F652" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G652" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H652" t="inlineStr">
+        <x:is>
+          <x:t>1.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I652" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J652" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="653">
+      <x:c r="A653" t="inlineStr">
+        <x:is>
+          <x:t>07/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B653" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C653" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D653" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E653" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F653" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G653" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H653" t="inlineStr">
+        <x:is>
+          <x:t>1.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I653" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J653" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="654">
+      <x:c r="A654" t="inlineStr">
+        <x:is>
+          <x:t>07/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B654" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C654" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D654" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E654" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F654" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G654" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H654" t="inlineStr">
+        <x:is>
+          <x:t>1.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I654" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J654" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="655">
+      <x:c r="A655" t="inlineStr">
+        <x:is>
+          <x:t>07/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B655" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C655" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D655" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E655" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F655" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G655" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H655" t="inlineStr">
+        <x:is>
+          <x:t>1.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I655" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J655" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="656">
+      <x:c r="A656" t="inlineStr">
+        <x:is>
+          <x:t>07/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B656" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C656" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D656" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E656" t="inlineStr">
+        <x:is>
+          <x:t>31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F656" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G656" t="inlineStr">
+        <x:is>
+          <x:t>48.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H656" t="inlineStr">
+        <x:is>
+          <x:t>1.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I656" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J656" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="657">
+      <x:c r="A657" t="inlineStr">
+        <x:is>
+          <x:t>07/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B657" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C657" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D657" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E657" t="inlineStr">
+        <x:is>
+          <x:t>32</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F657" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G657" t="inlineStr">
+        <x:is>
+          <x:t>48.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H657" t="inlineStr">
+        <x:is>
+          <x:t>1.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I657" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J657" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>