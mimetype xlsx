--- v3 (2026-03-31)
+++ v4 (2026-06-11)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4c302cd6bca48dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2435ff9c7a74945" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8d28e5e7863e4350"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R3955a3e369b1424e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8d28e5e7863e4350" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3955a3e369b1424e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -20699,28 +20699,1588 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G398" t="inlineStr">
         <x:is>
           <x:t>40</x:t>
         </x:is>
       </x:c>
       <x:c r="H398" t="inlineStr">
         <x:is>
           <x:t>.2</x:t>
         </x:is>
       </x:c>
       <x:c r="I398" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J398" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="399">
+      <x:c r="A399" t="inlineStr">
+        <x:is>
+          <x:t>05/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B399" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C399" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D399" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E399" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F399" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G399" t="inlineStr">
+        <x:is>
+          <x:t>63.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H399" t="inlineStr">
+        <x:is>
+          <x:t>7.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I399" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J399" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="400">
+      <x:c r="A400" t="inlineStr">
+        <x:is>
+          <x:t>05/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B400" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C400" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D400" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E400" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F400" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G400" t="inlineStr">
+        <x:is>
+          <x:t>63.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H400" t="inlineStr">
+        <x:is>
+          <x:t>6.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I400" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J400" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="401">
+      <x:c r="A401" t="inlineStr">
+        <x:is>
+          <x:t>05/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B401" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C401" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D401" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E401" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F401" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G401" t="inlineStr">
+        <x:is>
+          <x:t>63</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H401" t="inlineStr">
+        <x:is>
+          <x:t>6.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I401" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J401" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="402">
+      <x:c r="A402" t="inlineStr">
+        <x:is>
+          <x:t>05/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B402" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C402" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D402" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E402" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F402" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G402" t="inlineStr">
+        <x:is>
+          <x:t>62.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H402" t="inlineStr">
+        <x:is>
+          <x:t>6.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I402" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J402" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="403">
+      <x:c r="A403" t="inlineStr">
+        <x:is>
+          <x:t>05/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B403" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C403" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D403" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E403" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F403" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G403" t="inlineStr">
+        <x:is>
+          <x:t>62.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H403" t="inlineStr">
+        <x:is>
+          <x:t>6.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I403" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J403" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="404">
+      <x:c r="A404" t="inlineStr">
+        <x:is>
+          <x:t>05/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B404" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C404" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D404" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E404" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F404" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G404" t="inlineStr">
+        <x:is>
+          <x:t>62.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H404" t="inlineStr">
+        <x:is>
+          <x:t>6.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I404" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J404" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="405">
+      <x:c r="A405" t="inlineStr">
+        <x:is>
+          <x:t>05/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B405" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C405" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D405" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E405" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F405" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G405" t="inlineStr">
+        <x:is>
+          <x:t>62.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H405" t="inlineStr">
+        <x:is>
+          <x:t>6.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I405" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J405" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="406">
+      <x:c r="A406" t="inlineStr">
+        <x:is>
+          <x:t>05/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B406" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C406" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D406" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E406" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F406" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G406" t="inlineStr">
+        <x:is>
+          <x:t>62.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H406" t="inlineStr">
+        <x:is>
+          <x:t>6.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I406" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J406" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="407">
+      <x:c r="A407" t="inlineStr">
+        <x:is>
+          <x:t>05/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B407" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C407" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D407" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E407" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F407" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G407" t="inlineStr">
+        <x:is>
+          <x:t>62.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H407" t="inlineStr">
+        <x:is>
+          <x:t>6.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I407" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J407" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="408">
+      <x:c r="A408" t="inlineStr">
+        <x:is>
+          <x:t>05/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B408" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C408" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D408" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E408" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F408" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G408" t="inlineStr">
+        <x:is>
+          <x:t>60.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H408" t="inlineStr">
+        <x:is>
+          <x:t>6.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I408" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J408" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="409">
+      <x:c r="A409" t="inlineStr">
+        <x:is>
+          <x:t>05/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B409" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C409" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D409" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E409" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F409" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G409" t="inlineStr">
+        <x:is>
+          <x:t>59.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H409" t="inlineStr">
+        <x:is>
+          <x:t>6.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I409" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J409" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="410">
+      <x:c r="A410" t="inlineStr">
+        <x:is>
+          <x:t>05/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B410" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C410" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D410" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E410" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F410" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G410" t="inlineStr">
+        <x:is>
+          <x:t>58.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H410" t="inlineStr">
+        <x:is>
+          <x:t>6.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I410" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J410" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="411">
+      <x:c r="A411" t="inlineStr">
+        <x:is>
+          <x:t>05/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B411" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C411" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D411" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E411" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F411" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G411" t="inlineStr">
+        <x:is>
+          <x:t>57.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H411" t="inlineStr">
+        <x:is>
+          <x:t>6.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I411" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J411" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="412">
+      <x:c r="A412" t="inlineStr">
+        <x:is>
+          <x:t>05/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B412" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C412" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D412" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E412" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F412" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G412" t="inlineStr">
+        <x:is>
+          <x:t>57.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H412" t="inlineStr">
+        <x:is>
+          <x:t>6.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I412" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J412" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="413">
+      <x:c r="A413" t="inlineStr">
+        <x:is>
+          <x:t>05/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B413" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C413" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D413" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E413" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F413" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G413" t="inlineStr">
+        <x:is>
+          <x:t>56.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H413" t="inlineStr">
+        <x:is>
+          <x:t>6.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I413" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J413" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="414">
+      <x:c r="A414" t="inlineStr">
+        <x:is>
+          <x:t>05/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B414" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C414" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D414" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E414" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F414" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G414" t="inlineStr">
+        <x:is>
+          <x:t>55.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H414" t="inlineStr">
+        <x:is>
+          <x:t>6.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I414" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J414" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="415">
+      <x:c r="A415" t="inlineStr">
+        <x:is>
+          <x:t>05/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B415" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C415" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D415" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E415" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F415" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G415" t="inlineStr">
+        <x:is>
+          <x:t>54.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H415" t="inlineStr">
+        <x:is>
+          <x:t>6.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I415" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J415" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="416">
+      <x:c r="A416" t="inlineStr">
+        <x:is>
+          <x:t>05/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B416" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C416" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D416" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E416" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F416" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G416" t="inlineStr">
+        <x:is>
+          <x:t>51.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H416" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I416" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J416" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="417">
+      <x:c r="A417" t="inlineStr">
+        <x:is>
+          <x:t>05/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B417" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C417" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D417" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E417" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F417" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G417" t="inlineStr">
+        <x:is>
+          <x:t>50.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H417" t="inlineStr">
+        <x:is>
+          <x:t>5.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I417" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J417" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="418">
+      <x:c r="A418" t="inlineStr">
+        <x:is>
+          <x:t>05/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B418" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C418" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D418" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E418" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F418" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G418" t="inlineStr">
+        <x:is>
+          <x:t>48.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H418" t="inlineStr">
+        <x:is>
+          <x:t>5.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I418" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J418" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="419">
+      <x:c r="A419" t="inlineStr">
+        <x:is>
+          <x:t>05/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B419" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C419" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D419" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E419" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F419" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G419" t="inlineStr">
+        <x:is>
+          <x:t>46.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H419" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I419" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J419" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="420">
+      <x:c r="A420" t="inlineStr">
+        <x:is>
+          <x:t>05/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B420" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C420" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D420" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E420" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F420" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G420" t="inlineStr">
+        <x:is>
+          <x:t>45.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H420" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I420" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J420" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="421">
+      <x:c r="A421" t="inlineStr">
+        <x:is>
+          <x:t>05/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B421" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C421" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D421" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E421" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F421" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G421" t="inlineStr">
+        <x:is>
+          <x:t>45.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H421" t="inlineStr">
+        <x:is>
+          <x:t>1.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I421" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J421" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="422">
+      <x:c r="A422" t="inlineStr">
+        <x:is>
+          <x:t>05/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B422" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C422" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D422" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E422" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F422" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G422" t="inlineStr">
+        <x:is>
+          <x:t>44.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H422" t="inlineStr">
+        <x:is>
+          <x:t>.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I422" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J422" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="423">
+      <x:c r="A423" t="inlineStr">
+        <x:is>
+          <x:t>05/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B423" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C423" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D423" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E423" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F423" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G423" t="inlineStr">
+        <x:is>
+          <x:t>44.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H423" t="inlineStr">
+        <x:is>
+          <x:t>.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I423" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J423" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="424">
+      <x:c r="A424" t="inlineStr">
+        <x:is>
+          <x:t>05/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B424" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C424" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D424" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E424" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F424" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G424" t="inlineStr">
+        <x:is>
+          <x:t>44.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H424" t="inlineStr">
+        <x:is>
+          <x:t>.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I424" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J424" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="425">
+      <x:c r="A425" t="inlineStr">
+        <x:is>
+          <x:t>05/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B425" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C425" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D425" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E425" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F425" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G425" t="inlineStr">
+        <x:is>
+          <x:t>43.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H425" t="inlineStr">
+        <x:is>
+          <x:t>.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I425" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J425" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="426">
+      <x:c r="A426" t="inlineStr">
+        <x:is>
+          <x:t>05/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B426" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C426" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D426" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E426" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F426" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G426" t="inlineStr">
+        <x:is>
+          <x:t>43.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H426" t="inlineStr">
+        <x:is>
+          <x:t>.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I426" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J426" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="427">
+      <x:c r="A427" t="inlineStr">
+        <x:is>
+          <x:t>05/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B427" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C427" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D427" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E427" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F427" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G427" t="inlineStr">
+        <x:is>
+          <x:t>43.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H427" t="inlineStr">
+        <x:is>
+          <x:t>.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I427" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J427" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="428">
+      <x:c r="A428" t="inlineStr">
+        <x:is>
+          <x:t>05/20/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B428" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C428" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D428" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E428" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F428" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G428" t="inlineStr">
+        <x:is>
+          <x:t>43.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H428" t="inlineStr">
+        <x:is>
+          <x:t>.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I428" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J428" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>