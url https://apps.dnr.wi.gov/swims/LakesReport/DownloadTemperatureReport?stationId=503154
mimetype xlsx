--- v4 (2026-06-11)
+++ v5 (2026-07-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2435ff9c7a74945" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9796755010dd4e7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R3955a3e369b1424e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2d5bb1ffeef0421b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3955a3e369b1424e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2d5bb1ffeef0421b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -22259,28 +22259,1588 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G428" t="inlineStr">
         <x:is>
           <x:t>43.3</x:t>
         </x:is>
       </x:c>
       <x:c r="H428" t="inlineStr">
         <x:is>
           <x:t>.2</x:t>
         </x:is>
       </x:c>
       <x:c r="I428" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J428" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="429">
+      <x:c r="A429" t="inlineStr">
+        <x:is>
+          <x:t>06/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B429" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C429" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D429" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E429" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F429" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G429" t="inlineStr">
+        <x:is>
+          <x:t>69.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H429" t="inlineStr">
+        <x:is>
+          <x:t>6.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I429" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J429" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="430">
+      <x:c r="A430" t="inlineStr">
+        <x:is>
+          <x:t>06/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B430" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C430" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D430" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E430" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F430" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G430" t="inlineStr">
+        <x:is>
+          <x:t>69.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H430" t="inlineStr">
+        <x:is>
+          <x:t>6.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I430" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J430" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="431">
+      <x:c r="A431" t="inlineStr">
+        <x:is>
+          <x:t>06/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B431" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C431" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D431" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E431" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F431" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G431" t="inlineStr">
+        <x:is>
+          <x:t>69.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H431" t="inlineStr">
+        <x:is>
+          <x:t>6.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I431" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J431" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="432">
+      <x:c r="A432" t="inlineStr">
+        <x:is>
+          <x:t>06/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B432" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C432" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D432" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E432" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F432" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G432" t="inlineStr">
+        <x:is>
+          <x:t>69.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H432" t="inlineStr">
+        <x:is>
+          <x:t>6.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I432" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J432" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="433">
+      <x:c r="A433" t="inlineStr">
+        <x:is>
+          <x:t>06/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B433" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C433" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D433" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E433" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F433" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G433" t="inlineStr">
+        <x:is>
+          <x:t>69.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H433" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I433" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J433" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="434">
+      <x:c r="A434" t="inlineStr">
+        <x:is>
+          <x:t>06/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B434" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C434" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D434" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E434" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F434" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G434" t="inlineStr">
+        <x:is>
+          <x:t>69.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H434" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I434" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J434" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="435">
+      <x:c r="A435" t="inlineStr">
+        <x:is>
+          <x:t>06/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B435" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C435" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D435" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E435" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F435" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G435" t="inlineStr">
+        <x:is>
+          <x:t>69.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H435" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I435" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J435" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="436">
+      <x:c r="A436" t="inlineStr">
+        <x:is>
+          <x:t>06/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B436" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C436" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D436" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E436" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F436" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G436" t="inlineStr">
+        <x:is>
+          <x:t>69.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H436" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I436" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J436" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="437">
+      <x:c r="A437" t="inlineStr">
+        <x:is>
+          <x:t>06/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B437" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C437" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D437" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E437" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F437" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G437" t="inlineStr">
+        <x:is>
+          <x:t>68.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H437" t="inlineStr">
+        <x:is>
+          <x:t>5.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I437" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J437" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="438">
+      <x:c r="A438" t="inlineStr">
+        <x:is>
+          <x:t>06/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B438" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C438" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D438" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E438" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F438" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G438" t="inlineStr">
+        <x:is>
+          <x:t>68.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H438" t="inlineStr">
+        <x:is>
+          <x:t>5.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I438" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J438" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="439">
+      <x:c r="A439" t="inlineStr">
+        <x:is>
+          <x:t>06/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B439" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C439" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D439" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E439" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F439" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G439" t="inlineStr">
+        <x:is>
+          <x:t>68.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H439" t="inlineStr">
+        <x:is>
+          <x:t>5.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I439" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J439" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="440">
+      <x:c r="A440" t="inlineStr">
+        <x:is>
+          <x:t>06/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B440" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C440" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D440" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E440" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F440" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G440" t="inlineStr">
+        <x:is>
+          <x:t>68</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H440" t="inlineStr">
+        <x:is>
+          <x:t>5.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I440" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J440" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="441">
+      <x:c r="A441" t="inlineStr">
+        <x:is>
+          <x:t>06/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B441" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C441" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D441" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E441" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F441" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G441" t="inlineStr">
+        <x:is>
+          <x:t>65.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H441" t="inlineStr">
+        <x:is>
+          <x:t>6.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I441" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J441" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="442">
+      <x:c r="A442" t="inlineStr">
+        <x:is>
+          <x:t>06/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B442" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C442" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D442" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E442" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F442" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G442" t="inlineStr">
+        <x:is>
+          <x:t>62.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H442" t="inlineStr">
+        <x:is>
+          <x:t>7.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I442" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J442" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="443">
+      <x:c r="A443" t="inlineStr">
+        <x:is>
+          <x:t>06/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B443" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C443" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D443" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E443" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F443" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G443" t="inlineStr">
+        <x:is>
+          <x:t>60.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H443" t="inlineStr">
+        <x:is>
+          <x:t>7.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I443" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J443" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="444">
+      <x:c r="A444" t="inlineStr">
+        <x:is>
+          <x:t>06/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B444" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C444" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D444" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E444" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F444" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G444" t="inlineStr">
+        <x:is>
+          <x:t>58.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H444" t="inlineStr">
+        <x:is>
+          <x:t>7.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I444" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J444" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="445">
+      <x:c r="A445" t="inlineStr">
+        <x:is>
+          <x:t>06/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B445" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C445" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D445" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E445" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F445" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G445" t="inlineStr">
+        <x:is>
+          <x:t>56.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H445" t="inlineStr">
+        <x:is>
+          <x:t>7.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I445" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J445" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="446">
+      <x:c r="A446" t="inlineStr">
+        <x:is>
+          <x:t>06/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B446" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C446" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D446" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E446" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F446" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G446" t="inlineStr">
+        <x:is>
+          <x:t>54.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H446" t="inlineStr">
+        <x:is>
+          <x:t>7.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I446" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J446" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="447">
+      <x:c r="A447" t="inlineStr">
+        <x:is>
+          <x:t>06/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B447" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C447" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D447" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E447" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F447" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G447" t="inlineStr">
+        <x:is>
+          <x:t>51.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H447" t="inlineStr">
+        <x:is>
+          <x:t>7.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I447" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J447" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="448">
+      <x:c r="A448" t="inlineStr">
+        <x:is>
+          <x:t>06/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B448" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C448" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D448" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E448" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F448" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G448" t="inlineStr">
+        <x:is>
+          <x:t>50.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H448" t="inlineStr">
+        <x:is>
+          <x:t>6.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I448" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J448" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="449">
+      <x:c r="A449" t="inlineStr">
+        <x:is>
+          <x:t>06/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B449" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C449" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D449" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E449" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F449" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G449" t="inlineStr">
+        <x:is>
+          <x:t>49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H449" t="inlineStr">
+        <x:is>
+          <x:t>5.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I449" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J449" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="450">
+      <x:c r="A450" t="inlineStr">
+        <x:is>
+          <x:t>06/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B450" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C450" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D450" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E450" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F450" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G450" t="inlineStr">
+        <x:is>
+          <x:t>47.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H450" t="inlineStr">
+        <x:is>
+          <x:t>3.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I450" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J450" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="451">
+      <x:c r="A451" t="inlineStr">
+        <x:is>
+          <x:t>06/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B451" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C451" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D451" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E451" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F451" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G451" t="inlineStr">
+        <x:is>
+          <x:t>47.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H451" t="inlineStr">
+        <x:is>
+          <x:t>2.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I451" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J451" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="452">
+      <x:c r="A452" t="inlineStr">
+        <x:is>
+          <x:t>06/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B452" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C452" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D452" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E452" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F452" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G452" t="inlineStr">
+        <x:is>
+          <x:t>46.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H452" t="inlineStr">
+        <x:is>
+          <x:t>1.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I452" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J452" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="453">
+      <x:c r="A453" t="inlineStr">
+        <x:is>
+          <x:t>06/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B453" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C453" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D453" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E453" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F453" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G453" t="inlineStr">
+        <x:is>
+          <x:t>45.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H453" t="inlineStr">
+        <x:is>
+          <x:t>1.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I453" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J453" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="454">
+      <x:c r="A454" t="inlineStr">
+        <x:is>
+          <x:t>06/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B454" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C454" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D454" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E454" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F454" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G454" t="inlineStr">
+        <x:is>
+          <x:t>45.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H454" t="inlineStr">
+        <x:is>
+          <x:t>.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I454" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J454" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="455">
+      <x:c r="A455" t="inlineStr">
+        <x:is>
+          <x:t>06/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B455" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C455" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D455" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E455" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F455" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G455" t="inlineStr">
+        <x:is>
+          <x:t>44.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H455" t="inlineStr">
+        <x:is>
+          <x:t>.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I455" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J455" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="456">
+      <x:c r="A456" t="inlineStr">
+        <x:is>
+          <x:t>06/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B456" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C456" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D456" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E456" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F456" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G456" t="inlineStr">
+        <x:is>
+          <x:t>44.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H456" t="inlineStr">
+        <x:is>
+          <x:t>.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I456" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J456" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="457">
+      <x:c r="A457" t="inlineStr">
+        <x:is>
+          <x:t>06/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B457" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C457" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D457" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E457" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F457" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G457" t="inlineStr">
+        <x:is>
+          <x:t>44.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H457" t="inlineStr">
+        <x:is>
+          <x:t>.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I457" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J457" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="458">
+      <x:c r="A458" t="inlineStr">
+        <x:is>
+          <x:t>06/18/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B458" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C458" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D458" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E458" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F458" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G458" t="inlineStr">
+        <x:is>
+          <x:t>43.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H458" t="inlineStr">
+        <x:is>
+          <x:t>.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I458" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J458" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>