--- v5 (2026-07-26)
+++ v6 (2026-09-09)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9796755010dd4e7d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa75aea4de8f47c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2d5bb1ffeef0421b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R6f212663984641c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2d5bb1ffeef0421b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6f212663984641c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -23819,28 +23819,1484 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G458" t="inlineStr">
         <x:is>
           <x:t>43.9</x:t>
         </x:is>
       </x:c>
       <x:c r="H458" t="inlineStr">
         <x:is>
           <x:t>.2</x:t>
         </x:is>
       </x:c>
       <x:c r="I458" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J458" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="459">
+      <x:c r="A459" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B459" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C459" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D459" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E459" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F459" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G459" t="inlineStr">
+        <x:is>
+          <x:t>76.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H459" t="inlineStr">
+        <x:is>
+          <x:t>5.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I459" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J459" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="460">
+      <x:c r="A460" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B460" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C460" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D460" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E460" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F460" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G460" t="inlineStr">
+        <x:is>
+          <x:t>76.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H460" t="inlineStr">
+        <x:is>
+          <x:t>5.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I460" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J460" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="461">
+      <x:c r="A461" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B461" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C461" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D461" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E461" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F461" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G461" t="inlineStr">
+        <x:is>
+          <x:t>76.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H461" t="inlineStr">
+        <x:is>
+          <x:t>5.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I461" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J461" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="462">
+      <x:c r="A462" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B462" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C462" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D462" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E462" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F462" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G462" t="inlineStr">
+        <x:is>
+          <x:t>76.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H462" t="inlineStr">
+        <x:is>
+          <x:t>76.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I462" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J462" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="463">
+      <x:c r="A463" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B463" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C463" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D463" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E463" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F463" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G463" t="inlineStr">
+        <x:is>
+          <x:t>76.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H463" t="inlineStr">
+        <x:is>
+          <x:t>5.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I463" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J463" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="464">
+      <x:c r="A464" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B464" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C464" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D464" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E464" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F464" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G464" t="inlineStr">
+        <x:is>
+          <x:t>76.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H464" t="inlineStr">
+        <x:is>
+          <x:t>5.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I464" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J464" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="465">
+      <x:c r="A465" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B465" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C465" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D465" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E465" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F465" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G465" t="inlineStr">
+        <x:is>
+          <x:t>76.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H465" t="inlineStr">
+        <x:is>
+          <x:t>5.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I465" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J465" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="466">
+      <x:c r="A466" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B466" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C466" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D466" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E466" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F466" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G466" t="inlineStr">
+        <x:is>
+          <x:t>76.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H466" t="inlineStr">
+        <x:is>
+          <x:t>5.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I466" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J466" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="467">
+      <x:c r="A467" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B467" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C467" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D467" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E467" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F467" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G467" t="inlineStr">
+        <x:is>
+          <x:t>76.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H467" t="inlineStr">
+        <x:is>
+          <x:t>5.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I467" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J467" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="468">
+      <x:c r="A468" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B468" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C468" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D468" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E468" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F468" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G468" t="inlineStr">
+        <x:is>
+          <x:t>75.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H468" t="inlineStr">
+        <x:is>
+          <x:t>5.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I468" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J468" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="469">
+      <x:c r="A469" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B469" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C469" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D469" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E469" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F469" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G469" t="inlineStr">
+        <x:is>
+          <x:t>75.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H469" t="inlineStr">
+        <x:is>
+          <x:t>5.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I469" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J469" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="470">
+      <x:c r="A470" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B470" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C470" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D470" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E470" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F470" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G470" t="inlineStr">
+        <x:is>
+          <x:t>74.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H470" t="inlineStr">
+        <x:is>
+          <x:t>5.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I470" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J470" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="471">
+      <x:c r="A471" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B471" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C471" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D471" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E471" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F471" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G471" t="inlineStr">
+        <x:is>
+          <x:t>72.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H471" t="inlineStr">
+        <x:is>
+          <x:t>6.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I471" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J471" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="472">
+      <x:c r="A472" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B472" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C472" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D472" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E472" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F472" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G472" t="inlineStr">
+        <x:is>
+          <x:t>69.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H472" t="inlineStr">
+        <x:is>
+          <x:t>6.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I472" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J472" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="473">
+      <x:c r="A473" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B473" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C473" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D473" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E473" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F473" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G473" t="inlineStr">
+        <x:is>
+          <x:t>66.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H473" t="inlineStr">
+        <x:is>
+          <x:t>6.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I473" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J473" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="474">
+      <x:c r="A474" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B474" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C474" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D474" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E474" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F474" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G474" t="inlineStr">
+        <x:is>
+          <x:t>63.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H474" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I474" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J474" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="475">
+      <x:c r="A475" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B475" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C475" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D475" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E475" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F475" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G475" t="inlineStr">
+        <x:is>
+          <x:t>59.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H475" t="inlineStr">
+        <x:is>
+          <x:t>4.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I475" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J475" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="476">
+      <x:c r="A476" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B476" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C476" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D476" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E476" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F476" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G476" t="inlineStr">
+        <x:is>
+          <x:t>57.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H476" t="inlineStr">
+        <x:is>
+          <x:t>3.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I476" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J476" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="477">
+      <x:c r="A477" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B477" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C477" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D477" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E477" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F477" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G477" t="inlineStr">
+        <x:is>
+          <x:t>55.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H477" t="inlineStr">
+        <x:is>
+          <x:t>2.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I477" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J477" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="478">
+      <x:c r="A478" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B478" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C478" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D478" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E478" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F478" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G478" t="inlineStr">
+        <x:is>
+          <x:t>53.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H478" t="inlineStr">
+        <x:is>
+          <x:t>1.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I478" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J478" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="479">
+      <x:c r="A479" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B479" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C479" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D479" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E479" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F479" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G479" t="inlineStr">
+        <x:is>
+          <x:t>52.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H479" t="inlineStr">
+        <x:is>
+          <x:t>1.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I479" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J479" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="480">
+      <x:c r="A480" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B480" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C480" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D480" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E480" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F480" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G480" t="inlineStr">
+        <x:is>
+          <x:t>50.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H480" t="inlineStr">
+        <x:is>
+          <x:t>.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I480" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J480" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="481">
+      <x:c r="A481" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B481" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C481" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D481" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E481" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F481" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G481" t="inlineStr">
+        <x:is>
+          <x:t>49.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H481" t="inlineStr">
+        <x:is>
+          <x:t>.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I481" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J481" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="482">
+      <x:c r="A482" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B482" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C482" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D482" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E482" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F482" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G482" t="inlineStr">
+        <x:is>
+          <x:t>48.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H482" t="inlineStr">
+        <x:is>
+          <x:t>1.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I482" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J482" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="483">
+      <x:c r="A483" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B483" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C483" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D483" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E483" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F483" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G483" t="inlineStr">
+        <x:is>
+          <x:t>47.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H483" t="inlineStr">
+        <x:is>
+          <x:t>1.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I483" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J483" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="484">
+      <x:c r="A484" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B484" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C484" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D484" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E484" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F484" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G484" t="inlineStr">
+        <x:is>
+          <x:t>46.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H484" t="inlineStr">
+        <x:is>
+          <x:t>.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I484" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J484" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="485">
+      <x:c r="A485" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B485" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C485" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D485" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E485" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F485" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G485" t="inlineStr">
+        <x:is>
+          <x:t>45.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H485" t="inlineStr">
+        <x:is>
+          <x:t>.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I485" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J485" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="486">
+      <x:c r="A486" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B486" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C486" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D486" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E486" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F486" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G486" t="inlineStr">
+        <x:is>
+          <x:t>45.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H486" t="inlineStr">
+        <x:is>
+          <x:t>.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I486" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J486" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>