--- v1 (2026-02-04)
+++ v2 (2026-04-06)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ad5ddcdc7a3475e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7b09bf639cb4bb9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra84903a840314d84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R95265d05e0f1456d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra84903a840314d84" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R95265d05e0f1456d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -22646,161 +22646,681 @@
       </x:c>
     </x:row>
     <x:row r="436">
       <x:c r="A436" t="inlineStr">
         <x:is>
           <x:t>04/30/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="B436" t="inlineStr">
         <x:is>
           <x:t>04</x:t>
         </x:is>
       </x:c>
       <x:c r="C436" t="inlineStr">
         <x:is>
           <x:t>30</x:t>
         </x:is>
       </x:c>
       <x:c r="D436" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="E436" t="inlineStr">
         <x:is>
-          <x:t>0</x:t>
+          <x:t>3</x:t>
         </x:is>
       </x:c>
       <x:c r="F436" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G436" t="inlineStr">
         <x:is>
           <x:t>9.6</x:t>
         </x:is>
       </x:c>
       <x:c r="H436" t="inlineStr">
         <x:is>
           <x:t>9.91</x:t>
         </x:is>
       </x:c>
       <x:c r="I436" t="inlineStr">
         <x:is>
-          <x:t>C</x:t>
+          <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J436" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="437">
       <x:c r="A437" t="inlineStr">
         <x:is>
-          <x:t>07/24/2025</x:t>
+          <x:t>04/30/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="B437" t="inlineStr">
         <x:is>
-          <x:t>07</x:t>
+          <x:t>04</x:t>
         </x:is>
       </x:c>
       <x:c r="C437" t="inlineStr">
         <x:is>
-          <x:t>24</x:t>
+          <x:t>30</x:t>
         </x:is>
       </x:c>
       <x:c r="D437" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="E437" t="inlineStr">
         <x:is>
-          <x:t>0</x:t>
+          <x:t>6</x:t>
         </x:is>
       </x:c>
       <x:c r="F437" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G437" t="inlineStr">
         <x:is>
-          <x:t>20</x:t>
+          <x:t>9.5</x:t>
         </x:is>
       </x:c>
       <x:c r="H437" t="inlineStr">
         <x:is>
-          <x:t>5.81</x:t>
+          <x:t>9.88</x:t>
         </x:is>
       </x:c>
       <x:c r="I437" t="inlineStr">
         <x:is>
-          <x:t>C</x:t>
+          <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J437" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="438">
       <x:c r="A438" t="inlineStr">
         <x:is>
+          <x:t>04/30/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B438" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C438" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D438" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E438" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F438" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G438" t="inlineStr">
+        <x:is>
+          <x:t>9.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H438" t="inlineStr">
+        <x:is>
+          <x:t>9.87</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I438" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J438" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="439">
+      <x:c r="A439" t="inlineStr">
+        <x:is>
+          <x:t>04/30/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B439" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C439" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D439" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E439" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F439" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G439" t="inlineStr">
+        <x:is>
+          <x:t>9.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H439" t="inlineStr">
+        <x:is>
+          <x:t>9.91</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I439" t="inlineStr">
+        <x:is>
+          <x:t>C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J439" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="440">
+      <x:c r="A440" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B440" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C440" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D440" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E440" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F440" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G440" t="inlineStr">
+        <x:is>
+          <x:t>20.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H440" t="inlineStr">
+        <x:is>
+          <x:t>5.81</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I440" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J440" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="441">
+      <x:c r="A441" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B441" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C441" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D441" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E441" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F441" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G441" t="inlineStr">
+        <x:is>
+          <x:t>20.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H441" t="inlineStr">
+        <x:is>
+          <x:t>5.64</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I441" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J441" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="442">
+      <x:c r="A442" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B442" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C442" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D442" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E442" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F442" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G442" t="inlineStr">
+        <x:is>
+          <x:t>18.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H442" t="inlineStr">
+        <x:is>
+          <x:t>.59</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I442" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J442" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="443">
+      <x:c r="A443" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B443" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C443" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D443" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E443" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F443" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G443" t="inlineStr">
+        <x:is>
+          <x:t>17.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H443" t="inlineStr">
+        <x:is>
+          <x:t>.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I443" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J443" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="444">
+      <x:c r="A444" t="inlineStr">
+        <x:is>
+          <x:t>07/24/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B444" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C444" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D444" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E444" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F444" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G444" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H444" t="inlineStr">
+        <x:is>
+          <x:t>5.81</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I444" t="inlineStr">
+        <x:is>
+          <x:t>C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J444" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="445">
+      <x:c r="A445" t="inlineStr">
+        <x:is>
           <x:t>09/02/2025</x:t>
         </x:is>
       </x:c>
-      <x:c r="B438" t="inlineStr">
+      <x:c r="B445" t="inlineStr">
         <x:is>
           <x:t>09</x:t>
         </x:is>
       </x:c>
-      <x:c r="C438" t="inlineStr">
+      <x:c r="C445" t="inlineStr">
         <x:is>
           <x:t>02</x:t>
         </x:is>
       </x:c>
-      <x:c r="D438" t="inlineStr">
+      <x:c r="D445" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
-      <x:c r="E438" t="inlineStr">
+      <x:c r="E445" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F445" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G445" t="inlineStr">
+        <x:is>
+          <x:t>18.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H445" t="inlineStr">
+        <x:is>
+          <x:t>8.72</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I445" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J445" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="446">
+      <x:c r="A446" t="inlineStr">
+        <x:is>
+          <x:t>09/02/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B446" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C446" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D446" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E446" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F446" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G446" t="inlineStr">
+        <x:is>
+          <x:t>18.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H446" t="inlineStr">
+        <x:is>
+          <x:t>8.52</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I446" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J446" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="447">
+      <x:c r="A447" t="inlineStr">
+        <x:is>
+          <x:t>09/02/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B447" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C447" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D447" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E447" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F447" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G447" t="inlineStr">
+        <x:is>
+          <x:t>16.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H447" t="inlineStr">
+        <x:is>
+          <x:t>1.77</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I447" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J447" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="448">
+      <x:c r="A448" t="inlineStr">
+        <x:is>
+          <x:t>09/02/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B448" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C448" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D448" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E448" t="inlineStr">
         <x:is>
           <x:t>0</x:t>
         </x:is>
       </x:c>
-      <x:c r="F438" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="G438" t="inlineStr">
+      <x:c r="F448" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G448" t="inlineStr">
         <x:is>
           <x:t>18.8</x:t>
         </x:is>
       </x:c>
-      <x:c r="H438" t="inlineStr">
+      <x:c r="H448" t="inlineStr">
         <x:is>
           <x:t>8.72</x:t>
         </x:is>
       </x:c>
-      <x:c r="I438" t="inlineStr">
+      <x:c r="I448" t="inlineStr">
         <x:is>
           <x:t>C</x:t>
         </x:is>
       </x:c>
-      <x:c r="J438" t="inlineStr">
+      <x:c r="J448" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>