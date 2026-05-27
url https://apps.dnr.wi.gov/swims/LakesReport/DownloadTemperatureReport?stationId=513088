--- v2 (2026-04-06)
+++ v3 (2026-05-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7b09bf639cb4bb9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc34e6b75541440a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R95265d05e0f1456d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R5e237c65d4a84f6a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R95265d05e0f1456d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5e237c65d4a84f6a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>