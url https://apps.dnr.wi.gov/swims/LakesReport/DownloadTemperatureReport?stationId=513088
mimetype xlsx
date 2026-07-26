--- v3 (2026-05-27)
+++ v4 (2026-07-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc34e6b75541440a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red68c7d58a0e4eb4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R5e237c65d4a84f6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R40cd401e36a94d9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5e237c65d4a84f6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R40cd401e36a94d9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -23094,233 +23094,441 @@
       </x:c>
       <x:c r="G444" t="inlineStr">
         <x:is>
           <x:t>20</x:t>
         </x:is>
       </x:c>
       <x:c r="H444" t="inlineStr">
         <x:is>
           <x:t>5.81</x:t>
         </x:is>
       </x:c>
       <x:c r="I444" t="inlineStr">
         <x:is>
           <x:t>C</x:t>
         </x:is>
       </x:c>
       <x:c r="J444" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="445">
       <x:c r="A445" t="inlineStr">
         <x:is>
-          <x:t>09/02/2025</x:t>
+          <x:t>08/14/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="B445" t="inlineStr">
         <x:is>
-          <x:t>09</x:t>
+          <x:t>08</x:t>
         </x:is>
       </x:c>
       <x:c r="C445" t="inlineStr">
         <x:is>
-          <x:t>02</x:t>
+          <x:t>14</x:t>
         </x:is>
       </x:c>
       <x:c r="D445" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="E445" t="inlineStr">
         <x:is>
-          <x:t>3</x:t>
+          <x:t>0</x:t>
         </x:is>
       </x:c>
       <x:c r="F445" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G445" t="inlineStr">
         <x:is>
-          <x:t>18.8</x:t>
+          <x:t>22.2</x:t>
         </x:is>
       </x:c>
       <x:c r="H445" t="inlineStr">
         <x:is>
-          <x:t>8.72</x:t>
+          <x:t>7.74</x:t>
         </x:is>
       </x:c>
       <x:c r="I445" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J445" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="446">
       <x:c r="A446" t="inlineStr">
         <x:is>
-          <x:t>09/02/2025</x:t>
+          <x:t>08/14/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="B446" t="inlineStr">
         <x:is>
-          <x:t>09</x:t>
+          <x:t>08</x:t>
         </x:is>
       </x:c>
       <x:c r="C446" t="inlineStr">
         <x:is>
-          <x:t>02</x:t>
+          <x:t>14</x:t>
         </x:is>
       </x:c>
       <x:c r="D446" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="E446" t="inlineStr">
         <x:is>
-          <x:t>6</x:t>
+          <x:t>3</x:t>
         </x:is>
       </x:c>
       <x:c r="F446" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G446" t="inlineStr">
         <x:is>
-          <x:t>18.8</x:t>
+          <x:t>21.6</x:t>
         </x:is>
       </x:c>
       <x:c r="H446" t="inlineStr">
         <x:is>
-          <x:t>8.52</x:t>
+          <x:t>6.64</x:t>
         </x:is>
       </x:c>
       <x:c r="I446" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J446" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="447">
       <x:c r="A447" t="inlineStr">
         <x:is>
-          <x:t>09/02/2025</x:t>
+          <x:t>08/14/2025</x:t>
         </x:is>
       </x:c>
       <x:c r="B447" t="inlineStr">
         <x:is>
-          <x:t>09</x:t>
+          <x:t>08</x:t>
         </x:is>
       </x:c>
       <x:c r="C447" t="inlineStr">
         <x:is>
-          <x:t>02</x:t>
+          <x:t>14</x:t>
         </x:is>
       </x:c>
       <x:c r="D447" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
       <x:c r="E447" t="inlineStr">
         <x:is>
-          <x:t>9</x:t>
+          <x:t>6</x:t>
         </x:is>
       </x:c>
       <x:c r="F447" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G447" t="inlineStr">
         <x:is>
-          <x:t>16.9</x:t>
+          <x:t>20.1</x:t>
         </x:is>
       </x:c>
       <x:c r="H447" t="inlineStr">
         <x:is>
-          <x:t>1.77</x:t>
+          <x:t>1.25</x:t>
         </x:is>
       </x:c>
       <x:c r="I447" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J447" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="448">
       <x:c r="A448" t="inlineStr">
         <x:is>
+          <x:t>08/14/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B448" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C448" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D448" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E448" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F448" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G448" t="inlineStr">
+        <x:is>
+          <x:t>19.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H448" t="inlineStr">
+        <x:is>
+          <x:t>.57</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I448" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J448" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="449">
+      <x:c r="A449" t="inlineStr">
+        <x:is>
           <x:t>09/02/2025</x:t>
         </x:is>
       </x:c>
-      <x:c r="B448" t="inlineStr">
+      <x:c r="B449" t="inlineStr">
         <x:is>
           <x:t>09</x:t>
         </x:is>
       </x:c>
-      <x:c r="C448" t="inlineStr">
+      <x:c r="C449" t="inlineStr">
         <x:is>
           <x:t>02</x:t>
         </x:is>
       </x:c>
-      <x:c r="D448" t="inlineStr">
+      <x:c r="D449" t="inlineStr">
         <x:is>
           <x:t>2025</x:t>
         </x:is>
       </x:c>
-      <x:c r="E448" t="inlineStr">
+      <x:c r="E449" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F449" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G449" t="inlineStr">
+        <x:is>
+          <x:t>18.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H449" t="inlineStr">
+        <x:is>
+          <x:t>8.72</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I449" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J449" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="450">
+      <x:c r="A450" t="inlineStr">
+        <x:is>
+          <x:t>09/02/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B450" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C450" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D450" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E450" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F450" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G450" t="inlineStr">
+        <x:is>
+          <x:t>18.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H450" t="inlineStr">
+        <x:is>
+          <x:t>8.52</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I450" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J450" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="451">
+      <x:c r="A451" t="inlineStr">
+        <x:is>
+          <x:t>09/02/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B451" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C451" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D451" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E451" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F451" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G451" t="inlineStr">
+        <x:is>
+          <x:t>16.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H451" t="inlineStr">
+        <x:is>
+          <x:t>1.77</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I451" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J451" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="452">
+      <x:c r="A452" t="inlineStr">
+        <x:is>
+          <x:t>09/02/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B452" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C452" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D452" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E452" t="inlineStr">
         <x:is>
           <x:t>0</x:t>
         </x:is>
       </x:c>
-      <x:c r="F448" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="G448" t="inlineStr">
+      <x:c r="F452" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G452" t="inlineStr">
         <x:is>
           <x:t>18.8</x:t>
         </x:is>
       </x:c>
-      <x:c r="H448" t="inlineStr">
+      <x:c r="H452" t="inlineStr">
         <x:is>
           <x:t>8.72</x:t>
         </x:is>
       </x:c>
-      <x:c r="I448" t="inlineStr">
+      <x:c r="I452" t="inlineStr">
         <x:is>
           <x:t>C</x:t>
         </x:is>
       </x:c>
-      <x:c r="J448" t="inlineStr">
+      <x:c r="J452" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>