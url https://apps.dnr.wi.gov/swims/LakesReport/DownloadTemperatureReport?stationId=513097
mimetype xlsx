--- v3 (2026-09-10)
+++ v4 (2026-10-27)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b9f0e4cdf544124" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf889c4c0ff574041" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R98b56a3aa59841a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R9e42ff0ea6404fd1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R98b56a3aa59841a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9e42ff0ea6404fd1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -14303,28 +14303,236 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G275" t="inlineStr">
         <x:is>
           <x:t>75.2</x:t>
         </x:is>
       </x:c>
       <x:c r="H275" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I275" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J275" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="276">
+      <x:c r="A276" t="inlineStr">
+        <x:is>
+          <x:t>07/03/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B276" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C276" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D276" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E276" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F276" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G276" t="inlineStr">
+        <x:is>
+          <x:t>76.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H276" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I276" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J276" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="277">
+      <x:c r="A277" t="inlineStr">
+        <x:is>
+          <x:t>07/03/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B277" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C277" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D277" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E277" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F277" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G277" t="inlineStr">
+        <x:is>
+          <x:t>74.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H277" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I277" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J277" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="278">
+      <x:c r="A278" t="inlineStr">
+        <x:is>
+          <x:t>08/02/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B278" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C278" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D278" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E278" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F278" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G278" t="inlineStr">
+        <x:is>
+          <x:t>77.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H278" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I278" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J278" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="279">
+      <x:c r="A279" t="inlineStr">
+        <x:is>
+          <x:t>08/02/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B279" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C279" t="inlineStr">
+        <x:is>
+          <x:t>02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D279" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E279" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F279" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G279" t="inlineStr">
+        <x:is>
+          <x:t>74.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H279" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I279" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J279" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>