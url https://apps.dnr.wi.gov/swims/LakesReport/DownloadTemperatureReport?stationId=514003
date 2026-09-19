--- v4 (2026-07-26)
+++ v5 (2026-09-19)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb0c865888ac44b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cec1b8b3ea64c56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc074a46272f14253"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra25008ff9e494c7e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc074a46272f14253" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra25008ff9e494c7e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -14615,28 +14615,860 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G281" t="inlineStr">
         <x:is>
           <x:t>7.69</x:t>
         </x:is>
       </x:c>
       <x:c r="H281" t="inlineStr">
         <x:is>
           <x:t>.14</x:t>
         </x:is>
       </x:c>
       <x:c r="I281" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J281" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="282">
+      <x:c r="A282" t="inlineStr">
+        <x:is>
+          <x:t>07/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B282" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C282" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D282" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E282" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F282" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G282" t="inlineStr">
+        <x:is>
+          <x:t>80.78</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H282" t="inlineStr">
+        <x:is>
+          <x:t>7.86</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I282" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J282" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="283">
+      <x:c r="A283" t="inlineStr">
+        <x:is>
+          <x:t>07/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B283" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C283" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D283" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E283" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F283" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G283" t="inlineStr">
+        <x:is>
+          <x:t>80.21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H283" t="inlineStr">
+        <x:is>
+          <x:t>7.88</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I283" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J283" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="284">
+      <x:c r="A284" t="inlineStr">
+        <x:is>
+          <x:t>07/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B284" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C284" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D284" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E284" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F284" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G284" t="inlineStr">
+        <x:is>
+          <x:t>78.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H284" t="inlineStr">
+        <x:is>
+          <x:t>7.86</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I284" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J284" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="285">
+      <x:c r="A285" t="inlineStr">
+        <x:is>
+          <x:t>07/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B285" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C285" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D285" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E285" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F285" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G285" t="inlineStr">
+        <x:is>
+          <x:t>76.35</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H285" t="inlineStr">
+        <x:is>
+          <x:t>7.47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I285" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J285" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="286">
+      <x:c r="A286" t="inlineStr">
+        <x:is>
+          <x:t>07/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B286" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C286" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D286" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E286" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F286" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G286" t="inlineStr">
+        <x:is>
+          <x:t>73.95</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H286" t="inlineStr">
+        <x:is>
+          <x:t>7.47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I286" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J286" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="287">
+      <x:c r="A287" t="inlineStr">
+        <x:is>
+          <x:t>07/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B287" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C287" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D287" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E287" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F287" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G287" t="inlineStr">
+        <x:is>
+          <x:t>69.11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H287" t="inlineStr">
+        <x:is>
+          <x:t>5.44</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I287" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J287" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="288">
+      <x:c r="A288" t="inlineStr">
+        <x:is>
+          <x:t>07/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B288" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C288" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D288" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E288" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F288" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G288" t="inlineStr">
+        <x:is>
+          <x:t>63.59</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H288" t="inlineStr">
+        <x:is>
+          <x:t>.88</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I288" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J288" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="289">
+      <x:c r="A289" t="inlineStr">
+        <x:is>
+          <x:t>07/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B289" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C289" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D289" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E289" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F289" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G289" t="inlineStr">
+        <x:is>
+          <x:t>56.48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H289" t="inlineStr">
+        <x:is>
+          <x:t>.09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I289" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J289" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="290">
+      <x:c r="A290" t="inlineStr">
+        <x:is>
+          <x:t>07/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B290" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C290" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D290" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E290" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F290" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G290" t="inlineStr">
+        <x:is>
+          <x:t>52.88</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H290" t="inlineStr">
+        <x:is>
+          <x:t>.02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I290" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J290" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="291">
+      <x:c r="A291" t="inlineStr">
+        <x:is>
+          <x:t>07/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B291" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C291" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D291" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E291" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F291" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G291" t="inlineStr">
+        <x:is>
+          <x:t>50.48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H291" t="inlineStr">
+        <x:is>
+          <x:t>.02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I291" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J291" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="292">
+      <x:c r="A292" t="inlineStr">
+        <x:is>
+          <x:t>07/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B292" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C292" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D292" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E292" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F292" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G292" t="inlineStr">
+        <x:is>
+          <x:t>48.19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H292" t="inlineStr">
+        <x:is>
+          <x:t>.02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I292" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J292" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="293">
+      <x:c r="A293" t="inlineStr">
+        <x:is>
+          <x:t>07/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B293" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C293" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D293" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E293" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F293" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G293" t="inlineStr">
+        <x:is>
+          <x:t>45.99</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H293" t="inlineStr">
+        <x:is>
+          <x:t>.02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I293" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J293" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="294">
+      <x:c r="A294" t="inlineStr">
+        <x:is>
+          <x:t>07/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B294" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C294" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D294" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E294" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F294" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G294" t="inlineStr">
+        <x:is>
+          <x:t>45.54</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H294" t="inlineStr">
+        <x:is>
+          <x:t>.01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I294" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J294" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="295">
+      <x:c r="A295" t="inlineStr">
+        <x:is>
+          <x:t>07/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B295" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C295" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D295" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E295" t="inlineStr">
+        <x:is>
+          <x:t>35</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F295" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G295" t="inlineStr">
+        <x:is>
+          <x:t>45.32</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H295" t="inlineStr">
+        <x:is>
+          <x:t>.02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I295" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J295" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="296">
+      <x:c r="A296" t="inlineStr">
+        <x:is>
+          <x:t>07/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B296" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C296" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D296" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E296" t="inlineStr">
+        <x:is>
+          <x:t>40</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F296" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G296" t="inlineStr">
+        <x:is>
+          <x:t>45.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H296" t="inlineStr">
+        <x:is>
+          <x:t>.04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I296" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J296" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="297">
+      <x:c r="A297" t="inlineStr">
+        <x:is>
+          <x:t>07/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B297" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C297" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D297" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E297" t="inlineStr">
+        <x:is>
+          <x:t>42</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F297" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G297" t="inlineStr">
+        <x:is>
+          <x:t>46.76</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H297" t="inlineStr">
+        <x:is>
+          <x:t>.08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I297" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J297" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>