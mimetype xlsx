--- v2 (2026-02-18)
+++ v3 (2026-04-30)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49bf0eb19a6e4497" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64e60fbefe48427a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R6857e64a86814b4a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rbe94bb5ecf884add"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6857e64a86814b4a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbe94bb5ecf884add" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>