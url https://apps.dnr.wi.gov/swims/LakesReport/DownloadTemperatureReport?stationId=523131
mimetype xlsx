--- v3 (2026-04-30)
+++ v4 (2026-06-24)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64e60fbefe48427a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc28e5ffcb022448c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rbe94bb5ecf884add"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R60ad85126ed24afc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbe94bb5ecf884add" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R60ad85126ed24afc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -23143,28 +23143,652 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G445" t="inlineStr">
         <x:is>
           <x:t>65.3</x:t>
         </x:is>
       </x:c>
       <x:c r="H445" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I445" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J445" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="446">
+      <x:c r="A446" t="inlineStr">
+        <x:is>
+          <x:t>05/04/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B446" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C446" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D446" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E446" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F446" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G446" t="inlineStr">
+        <x:is>
+          <x:t>59</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H446" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I446" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J446" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="447">
+      <x:c r="A447" t="inlineStr">
+        <x:is>
+          <x:t>05/04/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B447" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C447" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D447" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E447" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F447" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G447" t="inlineStr">
+        <x:is>
+          <x:t>58.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H447" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I447" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J447" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="448">
+      <x:c r="A448" t="inlineStr">
+        <x:is>
+          <x:t>05/04/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B448" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C448" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D448" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E448" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F448" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G448" t="inlineStr">
+        <x:is>
+          <x:t>58.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H448" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I448" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J448" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="449">
+      <x:c r="A449" t="inlineStr">
+        <x:is>
+          <x:t>05/04/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B449" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C449" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D449" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E449" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F449" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G449" t="inlineStr">
+        <x:is>
+          <x:t>58.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H449" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I449" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J449" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="450">
+      <x:c r="A450" t="inlineStr">
+        <x:is>
+          <x:t>05/04/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B450" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C450" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D450" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E450" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F450" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G450" t="inlineStr">
+        <x:is>
+          <x:t>58.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H450" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I450" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J450" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="451">
+      <x:c r="A451" t="inlineStr">
+        <x:is>
+          <x:t>05/04/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B451" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C451" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D451" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E451" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F451" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G451" t="inlineStr">
+        <x:is>
+          <x:t>58.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H451" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I451" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J451" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="452">
+      <x:c r="A452" t="inlineStr">
+        <x:is>
+          <x:t>05/04/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B452" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C452" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D452" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E452" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F452" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G452" t="inlineStr">
+        <x:is>
+          <x:t>58.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H452" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I452" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J452" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="453">
+      <x:c r="A453" t="inlineStr">
+        <x:is>
+          <x:t>05/04/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B453" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C453" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D453" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E453" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F453" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G453" t="inlineStr">
+        <x:is>
+          <x:t>58.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H453" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I453" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J453" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="454">
+      <x:c r="A454" t="inlineStr">
+        <x:is>
+          <x:t>05/04/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B454" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C454" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D454" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E454" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F454" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G454" t="inlineStr">
+        <x:is>
+          <x:t>58.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H454" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I454" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J454" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="455">
+      <x:c r="A455" t="inlineStr">
+        <x:is>
+          <x:t>05/04/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B455" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C455" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D455" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E455" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F455" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G455" t="inlineStr">
+        <x:is>
+          <x:t>58.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H455" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I455" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J455" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="456">
+      <x:c r="A456" t="inlineStr">
+        <x:is>
+          <x:t>05/04/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B456" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C456" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D456" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E456" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F456" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G456" t="inlineStr">
+        <x:is>
+          <x:t>58.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H456" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I456" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J456" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="457">
+      <x:c r="A457" t="inlineStr">
+        <x:is>
+          <x:t>05/04/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B457" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C457" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D457" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E457" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F457" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G457" t="inlineStr">
+        <x:is>
+          <x:t>58.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H457" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I457" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J457" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>