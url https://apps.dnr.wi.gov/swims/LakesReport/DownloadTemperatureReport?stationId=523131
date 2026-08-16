--- v4 (2026-06-24)
+++ v5 (2026-08-16)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc28e5ffcb022448c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cb65409aa3c4ad4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R60ad85126ed24afc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R690ac12c30a54e6f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R60ad85126ed24afc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R690ac12c30a54e6f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -23767,28 +23767,1900 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G457" t="inlineStr">
         <x:is>
           <x:t>58.2</x:t>
         </x:is>
       </x:c>
       <x:c r="H457" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I457" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J457" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="458">
+      <x:c r="A458" t="inlineStr">
+        <x:is>
+          <x:t>06/08/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B458" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C458" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D458" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E458" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F458" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G458" t="inlineStr">
+        <x:is>
+          <x:t>74.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H458" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I458" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J458" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="459">
+      <x:c r="A459" t="inlineStr">
+        <x:is>
+          <x:t>06/08/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B459" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C459" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D459" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E459" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F459" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G459" t="inlineStr">
+        <x:is>
+          <x:t>74.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H459" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I459" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J459" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="460">
+      <x:c r="A460" t="inlineStr">
+        <x:is>
+          <x:t>06/08/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B460" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C460" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D460" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E460" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F460" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G460" t="inlineStr">
+        <x:is>
+          <x:t>74.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H460" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I460" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J460" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="461">
+      <x:c r="A461" t="inlineStr">
+        <x:is>
+          <x:t>06/08/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B461" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C461" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D461" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E461" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F461" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G461" t="inlineStr">
+        <x:is>
+          <x:t>74.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H461" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I461" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J461" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="462">
+      <x:c r="A462" t="inlineStr">
+        <x:is>
+          <x:t>06/08/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B462" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C462" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D462" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E462" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F462" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G462" t="inlineStr">
+        <x:is>
+          <x:t>74.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H462" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I462" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J462" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="463">
+      <x:c r="A463" t="inlineStr">
+        <x:is>
+          <x:t>06/08/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B463" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C463" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D463" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E463" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F463" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G463" t="inlineStr">
+        <x:is>
+          <x:t>74.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H463" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I463" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J463" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="464">
+      <x:c r="A464" t="inlineStr">
+        <x:is>
+          <x:t>06/08/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B464" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C464" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D464" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E464" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F464" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G464" t="inlineStr">
+        <x:is>
+          <x:t>74.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H464" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I464" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J464" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="465">
+      <x:c r="A465" t="inlineStr">
+        <x:is>
+          <x:t>06/08/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B465" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C465" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D465" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E465" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F465" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G465" t="inlineStr">
+        <x:is>
+          <x:t>74.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H465" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I465" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J465" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="466">
+      <x:c r="A466" t="inlineStr">
+        <x:is>
+          <x:t>06/08/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B466" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C466" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D466" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E466" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F466" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G466" t="inlineStr">
+        <x:is>
+          <x:t>74.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H466" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I466" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J466" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="467">
+      <x:c r="A467" t="inlineStr">
+        <x:is>
+          <x:t>06/08/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B467" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C467" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D467" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E467" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F467" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G467" t="inlineStr">
+        <x:is>
+          <x:t>74.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H467" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I467" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J467" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="468">
+      <x:c r="A468" t="inlineStr">
+        <x:is>
+          <x:t>06/08/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B468" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C468" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D468" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E468" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F468" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G468" t="inlineStr">
+        <x:is>
+          <x:t>74.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H468" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I468" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J468" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="469">
+      <x:c r="A469" t="inlineStr">
+        <x:is>
+          <x:t>06/08/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B469" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C469" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D469" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E469" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F469" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G469" t="inlineStr">
+        <x:is>
+          <x:t>73.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H469" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I469" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J469" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="470">
+      <x:c r="A470" t="inlineStr">
+        <x:is>
+          <x:t>07/08/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B470" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C470" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D470" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E470" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F470" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G470" t="inlineStr">
+        <x:is>
+          <x:t>81.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H470" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I470" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J470" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="471">
+      <x:c r="A471" t="inlineStr">
+        <x:is>
+          <x:t>07/08/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B471" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C471" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D471" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E471" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F471" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G471" t="inlineStr">
+        <x:is>
+          <x:t>81.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H471" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I471" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J471" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="472">
+      <x:c r="A472" t="inlineStr">
+        <x:is>
+          <x:t>07/08/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B472" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C472" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D472" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E472" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F472" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G472" t="inlineStr">
+        <x:is>
+          <x:t>81.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H472" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I472" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J472" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="473">
+      <x:c r="A473" t="inlineStr">
+        <x:is>
+          <x:t>07/08/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B473" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C473" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D473" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E473" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F473" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G473" t="inlineStr">
+        <x:is>
+          <x:t>81.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H473" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I473" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J473" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="474">
+      <x:c r="A474" t="inlineStr">
+        <x:is>
+          <x:t>07/08/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B474" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C474" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D474" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E474" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F474" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G474" t="inlineStr">
+        <x:is>
+          <x:t>81.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H474" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I474" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J474" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="475">
+      <x:c r="A475" t="inlineStr">
+        <x:is>
+          <x:t>07/08/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B475" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C475" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D475" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E475" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F475" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G475" t="inlineStr">
+        <x:is>
+          <x:t>81.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H475" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I475" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J475" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="476">
+      <x:c r="A476" t="inlineStr">
+        <x:is>
+          <x:t>07/08/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B476" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C476" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D476" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E476" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F476" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G476" t="inlineStr">
+        <x:is>
+          <x:t>81.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H476" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I476" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J476" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="477">
+      <x:c r="A477" t="inlineStr">
+        <x:is>
+          <x:t>07/08/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B477" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C477" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D477" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E477" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F477" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G477" t="inlineStr">
+        <x:is>
+          <x:t>81.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H477" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I477" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J477" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="478">
+      <x:c r="A478" t="inlineStr">
+        <x:is>
+          <x:t>07/08/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B478" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C478" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D478" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E478" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F478" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G478" t="inlineStr">
+        <x:is>
+          <x:t>80.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H478" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I478" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J478" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="479">
+      <x:c r="A479" t="inlineStr">
+        <x:is>
+          <x:t>07/08/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B479" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C479" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D479" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E479" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F479" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G479" t="inlineStr">
+        <x:is>
+          <x:t>79.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H479" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I479" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J479" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="480">
+      <x:c r="A480" t="inlineStr">
+        <x:is>
+          <x:t>07/08/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B480" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C480" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D480" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E480" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F480" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G480" t="inlineStr">
+        <x:is>
+          <x:t>78.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H480" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I480" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J480" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="481">
+      <x:c r="A481" t="inlineStr">
+        <x:is>
+          <x:t>07/08/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B481" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C481" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D481" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E481" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F481" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G481" t="inlineStr">
+        <x:is>
+          <x:t>78.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H481" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I481" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J481" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="482">
+      <x:c r="A482" t="inlineStr">
+        <x:is>
+          <x:t>08/03/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B482" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C482" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D482" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E482" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F482" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G482" t="inlineStr">
+        <x:is>
+          <x:t>75.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H482" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I482" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J482" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="483">
+      <x:c r="A483" t="inlineStr">
+        <x:is>
+          <x:t>08/03/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B483" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C483" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D483" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E483" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F483" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G483" t="inlineStr">
+        <x:is>
+          <x:t>74.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H483" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I483" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J483" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="484">
+      <x:c r="A484" t="inlineStr">
+        <x:is>
+          <x:t>08/03/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B484" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C484" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D484" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E484" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F484" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G484" t="inlineStr">
+        <x:is>
+          <x:t>74.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H484" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I484" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J484" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="485">
+      <x:c r="A485" t="inlineStr">
+        <x:is>
+          <x:t>08/03/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B485" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C485" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D485" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E485" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F485" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G485" t="inlineStr">
+        <x:is>
+          <x:t>74.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H485" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I485" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J485" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="486">
+      <x:c r="A486" t="inlineStr">
+        <x:is>
+          <x:t>08/03/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B486" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C486" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D486" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E486" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F486" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G486" t="inlineStr">
+        <x:is>
+          <x:t>74.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H486" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I486" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J486" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="487">
+      <x:c r="A487" t="inlineStr">
+        <x:is>
+          <x:t>08/03/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B487" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C487" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D487" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E487" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F487" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G487" t="inlineStr">
+        <x:is>
+          <x:t>74.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H487" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I487" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J487" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="488">
+      <x:c r="A488" t="inlineStr">
+        <x:is>
+          <x:t>08/03/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B488" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C488" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D488" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E488" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F488" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G488" t="inlineStr">
+        <x:is>
+          <x:t>73.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H488" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I488" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J488" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="489">
+      <x:c r="A489" t="inlineStr">
+        <x:is>
+          <x:t>08/03/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B489" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C489" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D489" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E489" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F489" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G489" t="inlineStr">
+        <x:is>
+          <x:t>73.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H489" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I489" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J489" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="490">
+      <x:c r="A490" t="inlineStr">
+        <x:is>
+          <x:t>08/03/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B490" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C490" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D490" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E490" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F490" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G490" t="inlineStr">
+        <x:is>
+          <x:t>73.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H490" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I490" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J490" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="491">
+      <x:c r="A491" t="inlineStr">
+        <x:is>
+          <x:t>08/03/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B491" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C491" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D491" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E491" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F491" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G491" t="inlineStr">
+        <x:is>
+          <x:t>73.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H491" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I491" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J491" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="492">
+      <x:c r="A492" t="inlineStr">
+        <x:is>
+          <x:t>08/03/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B492" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C492" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D492" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E492" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F492" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G492" t="inlineStr">
+        <x:is>
+          <x:t>73.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H492" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I492" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J492" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="493">
+      <x:c r="A493" t="inlineStr">
+        <x:is>
+          <x:t>08/03/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B493" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C493" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D493" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E493" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F493" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G493" t="inlineStr">
+        <x:is>
+          <x:t>73.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H493" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I493" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J493" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>