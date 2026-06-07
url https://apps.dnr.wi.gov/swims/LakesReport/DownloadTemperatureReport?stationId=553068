--- v2 (2026-03-10)
+++ v3 (2026-06-07)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04ea676a4c4e4b55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R352fcd2e3a6a4227" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R973475e924d84b0e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R154468169ae94811"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R973475e924d84b0e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R154468169ae94811" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -37547,28 +37547,444 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G722" t="inlineStr">
         <x:is>
           <x:t>59.5</x:t>
         </x:is>
       </x:c>
       <x:c r="H722" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I722" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J722" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="723">
+      <x:c r="A723" t="inlineStr">
+        <x:is>
+          <x:t>06/03/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B723" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C723" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D723" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E723" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F723" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G723" t="inlineStr">
+        <x:is>
+          <x:t>74.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H723" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I723" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J723" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="724">
+      <x:c r="A724" t="inlineStr">
+        <x:is>
+          <x:t>06/03/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B724" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C724" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D724" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E724" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F724" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G724" t="inlineStr">
+        <x:is>
+          <x:t>74</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H724" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I724" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J724" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="725">
+      <x:c r="A725" t="inlineStr">
+        <x:is>
+          <x:t>06/03/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B725" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C725" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D725" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E725" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F725" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G725" t="inlineStr">
+        <x:is>
+          <x:t>71.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H725" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I725" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J725" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="726">
+      <x:c r="A726" t="inlineStr">
+        <x:is>
+          <x:t>06/03/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B726" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C726" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D726" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E726" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F726" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G726" t="inlineStr">
+        <x:is>
+          <x:t>67.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H726" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I726" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J726" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="727">
+      <x:c r="A727" t="inlineStr">
+        <x:is>
+          <x:t>06/03/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B727" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C727" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D727" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E727" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F727" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G727" t="inlineStr">
+        <x:is>
+          <x:t>64.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H727" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I727" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J727" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="728">
+      <x:c r="A728" t="inlineStr">
+        <x:is>
+          <x:t>06/03/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B728" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C728" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D728" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E728" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F728" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G728" t="inlineStr">
+        <x:is>
+          <x:t>63.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H728" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I728" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J728" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="729">
+      <x:c r="A729" t="inlineStr">
+        <x:is>
+          <x:t>06/03/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B729" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C729" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D729" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E729" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F729" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G729" t="inlineStr">
+        <x:is>
+          <x:t>59.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H729" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I729" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J729" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="730">
+      <x:c r="A730" t="inlineStr">
+        <x:is>
+          <x:t>06/03/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B730" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C730" t="inlineStr">
+        <x:is>
+          <x:t>03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D730" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E730" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F730" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G730" t="inlineStr">
+        <x:is>
+          <x:t>57.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H730" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I730" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J730" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>