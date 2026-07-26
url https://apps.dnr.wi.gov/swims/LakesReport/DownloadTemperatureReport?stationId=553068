--- v3 (2026-06-07)
+++ v4 (2026-07-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R352fcd2e3a6a4227" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd12094d7e134572" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R154468169ae94811"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R4df84a5903ab4998"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R154468169ae94811" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4df84a5903ab4998" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -37963,28 +37963,860 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G730" t="inlineStr">
         <x:is>
           <x:t>57.2</x:t>
         </x:is>
       </x:c>
       <x:c r="H730" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I730" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J730" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="731">
+      <x:c r="A731" t="inlineStr">
+        <x:is>
+          <x:t>06/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B731" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C731" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D731" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E731" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F731" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G731" t="inlineStr">
+        <x:is>
+          <x:t>72.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H731" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I731" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J731" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="732">
+      <x:c r="A732" t="inlineStr">
+        <x:is>
+          <x:t>06/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B732" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C732" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D732" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E732" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F732" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G732" t="inlineStr">
+        <x:is>
+          <x:t>71.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H732" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I732" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J732" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="733">
+      <x:c r="A733" t="inlineStr">
+        <x:is>
+          <x:t>06/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B733" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C733" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D733" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E733" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F733" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G733" t="inlineStr">
+        <x:is>
+          <x:t>71</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H733" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I733" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J733" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="734">
+      <x:c r="A734" t="inlineStr">
+        <x:is>
+          <x:t>06/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B734" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C734" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D734" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E734" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F734" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G734" t="inlineStr">
+        <x:is>
+          <x:t>70.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H734" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I734" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J734" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="735">
+      <x:c r="A735" t="inlineStr">
+        <x:is>
+          <x:t>06/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B735" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C735" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D735" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E735" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F735" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G735" t="inlineStr">
+        <x:is>
+          <x:t>70.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H735" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I735" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J735" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="736">
+      <x:c r="A736" t="inlineStr">
+        <x:is>
+          <x:t>06/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B736" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C736" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D736" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E736" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F736" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G736" t="inlineStr">
+        <x:is>
+          <x:t>68.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H736" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I736" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J736" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="737">
+      <x:c r="A737" t="inlineStr">
+        <x:is>
+          <x:t>06/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B737" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C737" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D737" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E737" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F737" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G737" t="inlineStr">
+        <x:is>
+          <x:t>65.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H737" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I737" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J737" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="738">
+      <x:c r="A738" t="inlineStr">
+        <x:is>
+          <x:t>06/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B738" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C738" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D738" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E738" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F738" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G738" t="inlineStr">
+        <x:is>
+          <x:t>59.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H738" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I738" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J738" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="739">
+      <x:c r="A739" t="inlineStr">
+        <x:is>
+          <x:t>07/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B739" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C739" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D739" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E739" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F739" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G739" t="inlineStr">
+        <x:is>
+          <x:t>84.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H739" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I739" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J739" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="740">
+      <x:c r="A740" t="inlineStr">
+        <x:is>
+          <x:t>07/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B740" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C740" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D740" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E740" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F740" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G740" t="inlineStr">
+        <x:is>
+          <x:t>84</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H740" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I740" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J740" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="741">
+      <x:c r="A741" t="inlineStr">
+        <x:is>
+          <x:t>07/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B741" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C741" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D741" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E741" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F741" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G741" t="inlineStr">
+        <x:is>
+          <x:t>82.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H741" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I741" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J741" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="742">
+      <x:c r="A742" t="inlineStr">
+        <x:is>
+          <x:t>07/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B742" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C742" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D742" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E742" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F742" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G742" t="inlineStr">
+        <x:is>
+          <x:t>78.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H742" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I742" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J742" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="743">
+      <x:c r="A743" t="inlineStr">
+        <x:is>
+          <x:t>07/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B743" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C743" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D743" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E743" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F743" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G743" t="inlineStr">
+        <x:is>
+          <x:t>72.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H743" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I743" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J743" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="744">
+      <x:c r="A744" t="inlineStr">
+        <x:is>
+          <x:t>07/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B744" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C744" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D744" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E744" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F744" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G744" t="inlineStr">
+        <x:is>
+          <x:t>64.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H744" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I744" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J744" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="745">
+      <x:c r="A745" t="inlineStr">
+        <x:is>
+          <x:t>07/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B745" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C745" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D745" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E745" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F745" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G745" t="inlineStr">
+        <x:is>
+          <x:t>61.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H745" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I745" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J745" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="746">
+      <x:c r="A746" t="inlineStr">
+        <x:is>
+          <x:t>07/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B746" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C746" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D746" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E746" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F746" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G746" t="inlineStr">
+        <x:is>
+          <x:t>60.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H746" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I746" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J746" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>