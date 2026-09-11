--- v5 (2026-07-26)
+++ v6 (2026-09-11)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1be47b22eafb4eb1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf79f410bde1c413f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R57f032e0ed3b4d78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb7cfdc5c030c4956"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R57f032e0ed3b4d78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb7cfdc5c030c4956" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -367,28 +367,340 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G7" t="inlineStr">
         <x:is>
           <x:t>60.2</x:t>
         </x:is>
       </x:c>
       <x:c r="H7" t="inlineStr">
         <x:is>
           <x:t>1.14</x:t>
         </x:is>
       </x:c>
       <x:c r="I7" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J7" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="8">
+      <x:c r="A8" t="inlineStr">
+        <x:is>
+          <x:t>08/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B8" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C8" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D8" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E8" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F8" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G8" t="inlineStr">
+        <x:is>
+          <x:t>77.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H8" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I8" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J8" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="9">
+      <x:c r="A9" t="inlineStr">
+        <x:is>
+          <x:t>08/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B9" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C9" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D9" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E9" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F9" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G9" t="inlineStr">
+        <x:is>
+          <x:t>77.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H9" t="inlineStr">
+        <x:is>
+          <x:t>9.82</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I9" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J9" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="10">
+      <x:c r="A10" t="inlineStr">
+        <x:is>
+          <x:t>08/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B10" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C10" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D10" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E10" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F10" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G10" t="inlineStr">
+        <x:is>
+          <x:t>77</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H10" t="inlineStr">
+        <x:is>
+          <x:t>9.16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I10" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J10" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="11">
+      <x:c r="A11" t="inlineStr">
+        <x:is>
+          <x:t>08/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B11" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C11" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D11" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E11" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F11" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G11" t="inlineStr">
+        <x:is>
+          <x:t>72.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H11" t="inlineStr">
+        <x:is>
+          <x:t>.41</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I11" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J11" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="12">
+      <x:c r="A12" t="inlineStr">
+        <x:is>
+          <x:t>08/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B12" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C12" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D12" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E12" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F12" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G12" t="inlineStr">
+        <x:is>
+          <x:t>63.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H12" t="inlineStr">
+        <x:is>
+          <x:t>.34</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I12" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J12" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="13">
+      <x:c r="A13" t="inlineStr">
+        <x:is>
+          <x:t>08/13/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B13" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C13" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D13" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E13" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F13" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G13" t="inlineStr">
+        <x:is>
+          <x:t>57.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H13" t="inlineStr">
+        <x:is>
+          <x:t>.28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I13" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J13" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>