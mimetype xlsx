--- v6 (2026-09-11)
+++ v7 (2026-11-04)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf79f410bde1c413f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90b7403bc7444ea6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb7cfdc5c030c4956"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R039a29d6f3954de8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb7cfdc5c030c4956" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R039a29d6f3954de8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>