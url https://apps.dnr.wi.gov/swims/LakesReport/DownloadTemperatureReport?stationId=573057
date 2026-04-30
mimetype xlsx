--- v3 (2026-03-11)
+++ v4 (2026-04-30)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78528131f06d4faf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R904ebea77ef44fe9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R68e46f76b1794c4b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rcfd144ab08d544a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R68e46f76b1794c4b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcfd144ab08d544a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>