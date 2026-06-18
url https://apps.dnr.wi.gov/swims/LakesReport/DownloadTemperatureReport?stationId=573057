--- v4 (2026-04-30)
+++ v5 (2026-06-18)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R904ebea77ef44fe9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd854292740bd4bc5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rcfd144ab08d544a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R6999b74cfaf34428"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcfd144ab08d544a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6999b74cfaf34428" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>