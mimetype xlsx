--- v5 (2026-06-18)
+++ v6 (2026-08-06)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd854292740bd4bc5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32a01aa6faeb4096" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R6999b74cfaf34428"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R7912fad2a7e745ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6999b74cfaf34428" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7912fad2a7e745ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -11807,28 +11807,548 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G227" t="inlineStr">
         <x:is>
           <x:t>9.1</x:t>
         </x:is>
       </x:c>
       <x:c r="H227" t="inlineStr">
         <x:is>
           <x:t>10.72</x:t>
         </x:is>
       </x:c>
       <x:c r="I227" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J227" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="228">
+      <x:c r="A228" t="inlineStr">
+        <x:is>
+          <x:t>05/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B228" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C228" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D228" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E228" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F228" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G228" t="inlineStr">
+        <x:is>
+          <x:t>26.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H228" t="inlineStr">
+        <x:is>
+          <x:t>7.39</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I228" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J228" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="229">
+      <x:c r="A229" t="inlineStr">
+        <x:is>
+          <x:t>05/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B229" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C229" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D229" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E229" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F229" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G229" t="inlineStr">
+        <x:is>
+          <x:t>24.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H229" t="inlineStr">
+        <x:is>
+          <x:t>7.05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I229" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J229" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="230">
+      <x:c r="A230" t="inlineStr">
+        <x:is>
+          <x:t>05/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B230" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C230" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D230" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E230" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F230" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G230" t="inlineStr">
+        <x:is>
+          <x:t>22.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H230" t="inlineStr">
+        <x:is>
+          <x:t>7.75</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I230" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J230" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="231">
+      <x:c r="A231" t="inlineStr">
+        <x:is>
+          <x:t>05/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B231" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C231" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D231" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E231" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F231" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G231" t="inlineStr">
+        <x:is>
+          <x:t>16.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H231" t="inlineStr">
+        <x:is>
+          <x:t>8.07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I231" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J231" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="232">
+      <x:c r="A232" t="inlineStr">
+        <x:is>
+          <x:t>05/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B232" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C232" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D232" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E232" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F232" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G232" t="inlineStr">
+        <x:is>
+          <x:t>14.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H232" t="inlineStr">
+        <x:is>
+          <x:t>11.58</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I232" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J232" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="233">
+      <x:c r="A233" t="inlineStr">
+        <x:is>
+          <x:t>06/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B233" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C233" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D233" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E233" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F233" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G233" t="inlineStr">
+        <x:is>
+          <x:t>21.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H233" t="inlineStr">
+        <x:is>
+          <x:t>7.98</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I233" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J233" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="234">
+      <x:c r="A234" t="inlineStr">
+        <x:is>
+          <x:t>06/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B234" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C234" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D234" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E234" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F234" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G234" t="inlineStr">
+        <x:is>
+          <x:t>20.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H234" t="inlineStr">
+        <x:is>
+          <x:t>7.95</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I234" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J234" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="235">
+      <x:c r="A235" t="inlineStr">
+        <x:is>
+          <x:t>06/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B235" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C235" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D235" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E235" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F235" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G235" t="inlineStr">
+        <x:is>
+          <x:t>18.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H235" t="inlineStr">
+        <x:is>
+          <x:t>8.05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I235" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J235" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="236">
+      <x:c r="A236" t="inlineStr">
+        <x:is>
+          <x:t>06/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B236" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C236" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D236" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E236" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F236" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G236" t="inlineStr">
+        <x:is>
+          <x:t>16.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H236" t="inlineStr">
+        <x:is>
+          <x:t>6.91</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I236" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J236" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="237">
+      <x:c r="A237" t="inlineStr">
+        <x:is>
+          <x:t>06/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B237" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C237" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D237" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E237" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F237" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G237" t="inlineStr">
+        <x:is>
+          <x:t>16.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H237" t="inlineStr">
+        <x:is>
+          <x:t>5.85</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I237" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J237" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>