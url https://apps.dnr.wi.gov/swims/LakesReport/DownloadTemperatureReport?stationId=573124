--- v1 (2026-02-26)
+++ v2 (2026-06-07)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93ebb78b7630464c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd1521e7fd14492d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R476a6480bf4148b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R76734d92cf914a0f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R476a6480bf4148b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R76734d92cf914a0f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>