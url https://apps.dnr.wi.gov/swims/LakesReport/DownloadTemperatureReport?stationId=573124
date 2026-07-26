--- v2 (2026-06-07)
+++ v3 (2026-07-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd1521e7fd14492d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a734211180e44b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R76734d92cf914a0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R838012041cc74392"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R76734d92cf914a0f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R838012041cc74392" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>