--- v3 (2026-07-26)
+++ v4 (2026-09-14)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a734211180e44b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfa50bad73e54733" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R838012041cc74392"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R61f6c201cf254842"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R838012041cc74392" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R61f6c201cf254842" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -45295,28 +45295,548 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G871" t="inlineStr">
         <x:is>
           <x:t>57.7</x:t>
         </x:is>
       </x:c>
       <x:c r="H871" t="inlineStr">
         <x:is>
           <x:t>.19</x:t>
         </x:is>
       </x:c>
       <x:c r="I871" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J871" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="872">
+      <x:c r="A872" t="inlineStr">
+        <x:is>
+          <x:t>05/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B872" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C872" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D872" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E872" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F872" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G872" t="inlineStr">
+        <x:is>
+          <x:t>16.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H872" t="inlineStr">
+        <x:is>
+          <x:t>14.33</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I872" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J872" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="873">
+      <x:c r="A873" t="inlineStr">
+        <x:is>
+          <x:t>05/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B873" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C873" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D873" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E873" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F873" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G873" t="inlineStr">
+        <x:is>
+          <x:t>15.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H873" t="inlineStr">
+        <x:is>
+          <x:t>14.53</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I873" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J873" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="874">
+      <x:c r="A874" t="inlineStr">
+        <x:is>
+          <x:t>05/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B874" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C874" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D874" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E874" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F874" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G874" t="inlineStr">
+        <x:is>
+          <x:t>15.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H874" t="inlineStr">
+        <x:is>
+          <x:t>14.72</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I874" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J874" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="875">
+      <x:c r="A875" t="inlineStr">
+        <x:is>
+          <x:t>05/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B875" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C875" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D875" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E875" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F875" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G875" t="inlineStr">
+        <x:is>
+          <x:t>15.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H875" t="inlineStr">
+        <x:is>
+          <x:t>14.77</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I875" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J875" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="876">
+      <x:c r="A876" t="inlineStr">
+        <x:is>
+          <x:t>05/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B876" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C876" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D876" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E876" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F876" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G876" t="inlineStr">
+        <x:is>
+          <x:t>14.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H876" t="inlineStr">
+        <x:is>
+          <x:t>11.96</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I876" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J876" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="877">
+      <x:c r="A877" t="inlineStr">
+        <x:is>
+          <x:t>05/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B877" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C877" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D877" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E877" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F877" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G877" t="inlineStr">
+        <x:is>
+          <x:t>14.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H877" t="inlineStr">
+        <x:is>
+          <x:t>11.27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I877" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J877" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="878">
+      <x:c r="A878" t="inlineStr">
+        <x:is>
+          <x:t>05/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B878" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C878" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D878" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E878" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F878" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G878" t="inlineStr">
+        <x:is>
+          <x:t>13.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H878" t="inlineStr">
+        <x:is>
+          <x:t>8.75</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I878" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J878" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="879">
+      <x:c r="A879" t="inlineStr">
+        <x:is>
+          <x:t>05/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B879" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C879" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D879" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E879" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F879" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G879" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H879" t="inlineStr">
+        <x:is>
+          <x:t>4.29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I879" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J879" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="880">
+      <x:c r="A880" t="inlineStr">
+        <x:is>
+          <x:t>05/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B880" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C880" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D880" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E880" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F880" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G880" t="inlineStr">
+        <x:is>
+          <x:t>9.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H880" t="inlineStr">
+        <x:is>
+          <x:t>.43</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I880" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J880" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="881">
+      <x:c r="A881" t="inlineStr">
+        <x:is>
+          <x:t>05/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B881" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C881" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D881" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E881" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F881" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G881" t="inlineStr">
+        <x:is>
+          <x:t>9.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H881" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I881" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J881" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>