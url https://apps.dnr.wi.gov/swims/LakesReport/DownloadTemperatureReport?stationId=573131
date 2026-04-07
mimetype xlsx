--- v1 (2026-02-10)
+++ v2 (2026-04-07)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79ea3b8df2fd4ffa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reaf19178b314480e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2e6f4c99aced486d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R3eb55528949a427b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2e6f4c99aced486d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3eb55528949a427b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>