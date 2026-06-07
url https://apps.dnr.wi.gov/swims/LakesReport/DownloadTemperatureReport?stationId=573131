--- v2 (2026-04-07)
+++ v3 (2026-06-07)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reaf19178b314480e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18bb848f4b49448a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R3eb55528949a427b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R3b2f06563a62414e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3eb55528949a427b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3b2f06563a62414e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>