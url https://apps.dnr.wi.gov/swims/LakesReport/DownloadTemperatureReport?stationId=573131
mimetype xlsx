--- v3 (2026-06-07)
+++ v4 (2026-07-26)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18bb848f4b49448a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1c366e6b05d47d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R3b2f06563a62414e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R532434ae27424a14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3b2f06563a62414e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R532434ae27424a14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>