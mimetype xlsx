--- v4 (2026-07-26)
+++ v5 (2026-09-14)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1c366e6b05d47d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98debdc1add44388" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R532434ae27424a14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R86bda57f90b14d54"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R532434ae27424a14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R86bda57f90b14d54" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -48311,28 +48311,444 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G929" t="inlineStr">
         <x:is>
           <x:t>58</x:t>
         </x:is>
       </x:c>
       <x:c r="H929" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="I929" t="inlineStr">
         <x:is>
           <x:t>C</x:t>
         </x:is>
       </x:c>
       <x:c r="J929" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="930">
+      <x:c r="A930" t="inlineStr">
+        <x:is>
+          <x:t>05/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B930" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C930" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D930" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E930" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F930" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G930" t="inlineStr">
+        <x:is>
+          <x:t>14.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H930" t="inlineStr">
+        <x:is>
+          <x:t>11.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I930" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J930" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="931">
+      <x:c r="A931" t="inlineStr">
+        <x:is>
+          <x:t>05/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B931" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C931" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D931" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E931" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F931" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G931" t="inlineStr">
+        <x:is>
+          <x:t>14.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H931" t="inlineStr">
+        <x:is>
+          <x:t>11.34</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I931" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J931" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="932">
+      <x:c r="A932" t="inlineStr">
+        <x:is>
+          <x:t>05/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B932" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C932" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D932" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E932" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F932" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G932" t="inlineStr">
+        <x:is>
+          <x:t>14.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H932" t="inlineStr">
+        <x:is>
+          <x:t>11.33</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I932" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J932" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="933">
+      <x:c r="A933" t="inlineStr">
+        <x:is>
+          <x:t>05/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B933" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C933" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D933" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E933" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F933" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G933" t="inlineStr">
+        <x:is>
+          <x:t>14.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H933" t="inlineStr">
+        <x:is>
+          <x:t>11.32</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I933" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J933" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="934">
+      <x:c r="A934" t="inlineStr">
+        <x:is>
+          <x:t>05/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B934" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C934" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D934" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E934" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F934" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G934" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H934" t="inlineStr">
+        <x:is>
+          <x:t>11.15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I934" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J934" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="935">
+      <x:c r="A935" t="inlineStr">
+        <x:is>
+          <x:t>05/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B935" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C935" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D935" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E935" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F935" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G935" t="inlineStr">
+        <x:is>
+          <x:t>13.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H935" t="inlineStr">
+        <x:is>
+          <x:t>6.13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I935" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J935" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="936">
+      <x:c r="A936" t="inlineStr">
+        <x:is>
+          <x:t>05/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B936" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C936" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D936" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E936" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F936" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G936" t="inlineStr">
+        <x:is>
+          <x:t>11.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H936" t="inlineStr">
+        <x:is>
+          <x:t>2.96</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I936" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J936" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="937">
+      <x:c r="A937" t="inlineStr">
+        <x:is>
+          <x:t>05/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B937" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C937" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D937" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E937" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F937" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G937" t="inlineStr">
+        <x:is>
+          <x:t>11.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H937" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="I937" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J937" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>