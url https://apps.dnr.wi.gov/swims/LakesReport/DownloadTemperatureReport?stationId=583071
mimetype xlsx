--- v6 (2026-08-19)
+++ v7 (2026-10-05)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R478166aeaa834c7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6203b9eb99254670" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2811ab9bef8e4cec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re9c0046462b54827"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2811ab9bef8e4cec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re9c0046462b54827" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -49091,28 +49091,1692 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G944" t="inlineStr">
         <x:is>
           <x:t>20.1666666666667</x:t>
         </x:is>
       </x:c>
       <x:c r="H944" t="inlineStr">
         <x:is>
           <x:t>6.82</x:t>
         </x:is>
       </x:c>
       <x:c r="I944" t="inlineStr">
         <x:is>
           <x:t>Degrees C</x:t>
         </x:is>
       </x:c>
       <x:c r="J944" t="inlineStr">
         <x:is>
           <x:t>mg/l</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="945">
+      <x:c r="A945" t="inlineStr">
+        <x:is>
+          <x:t>06/18/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B945" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C945" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D945" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E945" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F945" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G945" t="inlineStr">
+        <x:is>
+          <x:t>19.8888888888889</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H945" t="inlineStr">
+        <x:is>
+          <x:t>9.3000000000000007</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I945" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J945" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="946">
+      <x:c r="A946" t="inlineStr">
+        <x:is>
+          <x:t>06/18/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B946" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C946" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D946" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E946" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F946" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G946" t="inlineStr">
+        <x:is>
+          <x:t>18.7222222222222</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H946" t="inlineStr">
+        <x:is>
+          <x:t>9.48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I946" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J946" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="947">
+      <x:c r="A947" t="inlineStr">
+        <x:is>
+          <x:t>06/18/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B947" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C947" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D947" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E947" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F947" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G947" t="inlineStr">
+        <x:is>
+          <x:t>17.6666666666667</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H947" t="inlineStr">
+        <x:is>
+          <x:t>9.61</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I947" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J947" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="948">
+      <x:c r="A948" t="inlineStr">
+        <x:is>
+          <x:t>06/18/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B948" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C948" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D948" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E948" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F948" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G948" t="inlineStr">
+        <x:is>
+          <x:t>13.8333333333333</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H948" t="inlineStr">
+        <x:is>
+          <x:t>7.68</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I948" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J948" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="949">
+      <x:c r="A949" t="inlineStr">
+        <x:is>
+          <x:t>06/18/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B949" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C949" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D949" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E949" t="inlineStr">
+        <x:is>
+          <x:t>31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F949" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G949" t="inlineStr">
+        <x:is>
+          <x:t>12.2777777777778</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H949" t="inlineStr">
+        <x:is>
+          <x:t>7.04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I949" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J949" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="950">
+      <x:c r="A950" t="inlineStr">
+        <x:is>
+          <x:t>07/08/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B950" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C950" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D950" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E950" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F950" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G950" t="inlineStr">
+        <x:is>
+          <x:t>25.2222222222222</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H950" t="inlineStr">
+        <x:is>
+          <x:t>8.2100000000000009</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I950" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J950" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="951">
+      <x:c r="A951" t="inlineStr">
+        <x:is>
+          <x:t>07/08/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B951" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C951" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D951" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E951" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F951" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G951" t="inlineStr">
+        <x:is>
+          <x:t>23.9444444444444</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H951" t="inlineStr">
+        <x:is>
+          <x:t>8.41</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I951" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J951" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="952">
+      <x:c r="A952" t="inlineStr">
+        <x:is>
+          <x:t>07/08/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B952" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C952" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D952" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E952" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F952" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G952" t="inlineStr">
+        <x:is>
+          <x:t>23.3888888888889</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H952" t="inlineStr">
+        <x:is>
+          <x:t>8.43</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I952" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J952" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="953">
+      <x:c r="A953" t="inlineStr">
+        <x:is>
+          <x:t>07/08/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B953" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C953" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D953" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E953" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F953" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G953" t="inlineStr">
+        <x:is>
+          <x:t>19.7777777777778</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H953" t="inlineStr">
+        <x:is>
+          <x:t>8.3699999999999992</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I953" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J953" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="954">
+      <x:c r="A954" t="inlineStr">
+        <x:is>
+          <x:t>07/08/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B954" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C954" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D954" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E954" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F954" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G954" t="inlineStr">
+        <x:is>
+          <x:t>14.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H954" t="inlineStr">
+        <x:is>
+          <x:t>6.25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I954" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J954" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="955">
+      <x:c r="A955" t="inlineStr">
+        <x:is>
+          <x:t>07/08/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B955" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C955" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D955" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E955" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F955" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G955" t="inlineStr">
+        <x:is>
+          <x:t>13.2777777777778</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H955" t="inlineStr">
+        <x:is>
+          <x:t>5.05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I955" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J955" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="956">
+      <x:c r="A956" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B956" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C956" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D956" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E956" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F956" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G956" t="inlineStr">
+        <x:is>
+          <x:t>26.1666666666667</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H956" t="inlineStr">
+        <x:is>
+          <x:t>8.51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I956" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J956" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="957">
+      <x:c r="A957" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B957" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C957" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D957" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E957" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F957" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G957" t="inlineStr">
+        <x:is>
+          <x:t>24.4444444444444</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H957" t="inlineStr">
+        <x:is>
+          <x:t>8.8699999999999992</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I957" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J957" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="958">
+      <x:c r="A958" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B958" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C958" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D958" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E958" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F958" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G958" t="inlineStr">
+        <x:is>
+          <x:t>24.1666666666667</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H958" t="inlineStr">
+        <x:is>
+          <x:t>8.82</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I958" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J958" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="959">
+      <x:c r="A959" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B959" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C959" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D959" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E959" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F959" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G959" t="inlineStr">
+        <x:is>
+          <x:t>24.2222222222222</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H959" t="inlineStr">
+        <x:is>
+          <x:t>8.84</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I959" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J959" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="960">
+      <x:c r="A960" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B960" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C960" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D960" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E960" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F960" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G960" t="inlineStr">
+        <x:is>
+          <x:t>24.1666666666667</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H960" t="inlineStr">
+        <x:is>
+          <x:t>8.8000000000000007</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I960" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J960" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="961">
+      <x:c r="A961" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B961" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C961" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D961" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E961" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F961" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G961" t="inlineStr">
+        <x:is>
+          <x:t>24.1111111111111</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H961" t="inlineStr">
+        <x:is>
+          <x:t>8.64</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I961" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J961" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="962">
+      <x:c r="A962" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B962" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C962" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D962" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E962" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F962" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G962" t="inlineStr">
+        <x:is>
+          <x:t>19.6111111111111</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H962" t="inlineStr">
+        <x:is>
+          <x:t>4.91</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I962" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J962" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="963">
+      <x:c r="A963" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B963" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C963" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D963" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E963" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F963" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G963" t="inlineStr">
+        <x:is>
+          <x:t>16.1111111111111</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H963" t="inlineStr">
+        <x:is>
+          <x:t>4.37</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I963" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J963" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="964">
+      <x:c r="A964" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B964" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C964" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D964" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E964" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F964" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G964" t="inlineStr">
+        <x:is>
+          <x:t>15.6666666666667</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H964" t="inlineStr">
+        <x:is>
+          <x:t>4.18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I964" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J964" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="965">
+      <x:c r="A965" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B965" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C965" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D965" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E965" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F965" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G965" t="inlineStr">
+        <x:is>
+          <x:t>14.9444444444444</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H965" t="inlineStr">
+        <x:is>
+          <x:t>3.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I965" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J965" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="966">
+      <x:c r="A966" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B966" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C966" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D966" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E966" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F966" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G966" t="inlineStr">
+        <x:is>
+          <x:t>14.2777777777778</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H966" t="inlineStr">
+        <x:is>
+          <x:t>3.46</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I966" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J966" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="967">
+      <x:c r="A967" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B967" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C967" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D967" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E967" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F967" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G967" t="inlineStr">
+        <x:is>
+          <x:t>14.1111111111111</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H967" t="inlineStr">
+        <x:is>
+          <x:t>3.41</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I967" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J967" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="968">
+      <x:c r="A968" t="inlineStr">
+        <x:is>
+          <x:t>08/20/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B968" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C968" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D968" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E968" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F968" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G968" t="inlineStr">
+        <x:is>
+          <x:t>23.0555555555556</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H968" t="inlineStr">
+        <x:is>
+          <x:t>8.6199999999999992</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I968" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J968" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="969">
+      <x:c r="A969" t="inlineStr">
+        <x:is>
+          <x:t>08/20/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B969" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C969" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D969" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E969" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F969" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G969" t="inlineStr">
+        <x:is>
+          <x:t>22.7777777777778</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H969" t="inlineStr">
+        <x:is>
+          <x:t>8.15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I969" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J969" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="970">
+      <x:c r="A970" t="inlineStr">
+        <x:is>
+          <x:t>08/20/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B970" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C970" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D970" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E970" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F970" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G970" t="inlineStr">
+        <x:is>
+          <x:t>22.7222222222222</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H970" t="inlineStr">
+        <x:is>
+          <x:t>8.14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I970" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J970" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="971">
+      <x:c r="A971" t="inlineStr">
+        <x:is>
+          <x:t>08/20/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B971" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C971" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D971" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E971" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F971" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G971" t="inlineStr">
+        <x:is>
+          <x:t>22.4444444444444</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H971" t="inlineStr">
+        <x:is>
+          <x:t>6.29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I971" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J971" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="972">
+      <x:c r="A972" t="inlineStr">
+        <x:is>
+          <x:t>08/20/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B972" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C972" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D972" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E972" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F972" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G972" t="inlineStr">
+        <x:is>
+          <x:t>22.1666666666667</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H972" t="inlineStr">
+        <x:is>
+          <x:t>5.45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I972" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J972" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="973">
+      <x:c r="A973" t="inlineStr">
+        <x:is>
+          <x:t>08/20/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B973" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C973" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D973" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E973" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F973" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G973" t="inlineStr">
+        <x:is>
+          <x:t>21.6111111111111</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H973" t="inlineStr">
+        <x:is>
+          <x:t>3.02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I973" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J973" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="974">
+      <x:c r="A974" t="inlineStr">
+        <x:is>
+          <x:t>08/20/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B974" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C974" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D974" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E974" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F974" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G974" t="inlineStr">
+        <x:is>
+          <x:t>20.7777777777778</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H974" t="inlineStr">
+        <x:is>
+          <x:t>2.5099999999999998</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I974" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J974" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="975">
+      <x:c r="A975" t="inlineStr">
+        <x:is>
+          <x:t>08/20/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B975" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C975" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D975" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E975" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F975" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G975" t="inlineStr">
+        <x:is>
+          <x:t>20.2777777777778</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H975" t="inlineStr">
+        <x:is>
+          <x:t>1.82</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I975" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J975" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="976">
+      <x:c r="A976" t="inlineStr">
+        <x:is>
+          <x:t>08/20/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B976" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C976" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D976" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E976" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F976" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G976" t="inlineStr">
+        <x:is>
+          <x:t>17.6111111111111</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H976" t="inlineStr">
+        <x:is>
+          <x:t>0.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I976" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J976" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>