--- v4 (2026-08-19)
+++ v5 (2026-10-25)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re030f302d2d340a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6955fd02f46b4c5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R5e517434340e4814"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2a7cf1a3b15644d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5e517434340e4814" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2a7cf1a3b15644d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -6451,28 +6451,236 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G124" t="inlineStr">
         <x:is>
           <x:t>21.6111111111111</x:t>
         </x:is>
       </x:c>
       <x:c r="H124" t="inlineStr">
         <x:is>
           <x:t>8.6</x:t>
         </x:is>
       </x:c>
       <x:c r="I124" t="inlineStr">
         <x:is>
           <x:t>Degrees C</x:t>
         </x:is>
       </x:c>
       <x:c r="J124" t="inlineStr">
         <x:is>
           <x:t>mg/l</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="125">
+      <x:c r="A125" t="inlineStr">
+        <x:is>
+          <x:t>06/18/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B125" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C125" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D125" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E125" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F125" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G125" t="inlineStr">
+        <x:is>
+          <x:t>20.5555555555556</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H125" t="inlineStr">
+        <x:is>
+          <x:t>9.18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I125" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J125" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="126">
+      <x:c r="A126" t="inlineStr">
+        <x:is>
+          <x:t>07/08/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B126" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C126" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D126" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E126" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F126" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G126" t="inlineStr">
+        <x:is>
+          <x:t>24.5555555555556</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H126" t="inlineStr">
+        <x:is>
+          <x:t>8.43</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I126" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J126" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="127">
+      <x:c r="A127" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B127" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C127" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D127" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E127" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F127" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G127" t="inlineStr">
+        <x:is>
+          <x:t>24.7222222222222</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H127" t="inlineStr">
+        <x:is>
+          <x:t>8.6300000000000008</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I127" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J127" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="128">
+      <x:c r="A128" t="inlineStr">
+        <x:is>
+          <x:t>08/20/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B128" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C128" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D128" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E128" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F128" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G128" t="inlineStr">
+        <x:is>
+          <x:t>22.6666666666667</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H128" t="inlineStr">
+        <x:is>
+          <x:t>8.34</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I128" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J128" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>