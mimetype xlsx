--- v7 (2026-08-19)
+++ v8 (2026-10-05)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc0142d055ef4cf2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19f661d1d46243c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rbcfddf4f259d466a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R3e00b1c1f224419d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbcfddf4f259d466a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3e00b1c1f224419d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -48519,28 +48519,964 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G933" t="inlineStr">
         <x:is>
           <x:t>21.6111111111111</x:t>
         </x:is>
       </x:c>
       <x:c r="H933" t="inlineStr">
         <x:is>
           <x:t>8.31</x:t>
         </x:is>
       </x:c>
       <x:c r="I933" t="inlineStr">
         <x:is>
           <x:t>Degrees C</x:t>
         </x:is>
       </x:c>
       <x:c r="J933" t="inlineStr">
         <x:is>
           <x:t>mg/l</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="934">
+      <x:c r="A934" t="inlineStr">
+        <x:is>
+          <x:t>06/18/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B934" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C934" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D934" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E934" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F934" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G934" t="inlineStr">
+        <x:is>
+          <x:t>19.3888888888889</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H934" t="inlineStr">
+        <x:is>
+          <x:t>9.3699999999999992</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I934" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J934" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="935">
+      <x:c r="A935" t="inlineStr">
+        <x:is>
+          <x:t>06/18/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B935" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C935" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D935" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E935" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F935" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G935" t="inlineStr">
+        <x:is>
+          <x:t>18.1666666666667</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H935" t="inlineStr">
+        <x:is>
+          <x:t>9.68</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I935" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J935" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="936">
+      <x:c r="A936" t="inlineStr">
+        <x:is>
+          <x:t>06/18/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B936" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C936" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D936" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E936" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F936" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G936" t="inlineStr">
+        <x:is>
+          <x:t>16.9444444444444</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H936" t="inlineStr">
+        <x:is>
+          <x:t>8.8699999999999992</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I936" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J936" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="937">
+      <x:c r="A937" t="inlineStr">
+        <x:is>
+          <x:t>07/08/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B937" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C937" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D937" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E937" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F937" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G937" t="inlineStr">
+        <x:is>
+          <x:t>25.6111111111111</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H937" t="inlineStr">
+        <x:is>
+          <x:t>8.68</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I937" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J937" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="938">
+      <x:c r="A938" t="inlineStr">
+        <x:is>
+          <x:t>07/08/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B938" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C938" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D938" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E938" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F938" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G938" t="inlineStr">
+        <x:is>
+          <x:t>23.8888888888889</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H938" t="inlineStr">
+        <x:is>
+          <x:t>8.98</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I938" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J938" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="939">
+      <x:c r="A939" t="inlineStr">
+        <x:is>
+          <x:t>07/08/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B939" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C939" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D939" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E939" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F939" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G939" t="inlineStr">
+        <x:is>
+          <x:t>20.8888888888889</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H939" t="inlineStr">
+        <x:is>
+          <x:t>7.01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I939" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J939" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="940">
+      <x:c r="A940" t="inlineStr">
+        <x:is>
+          <x:t>07/08/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B940" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C940" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D940" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E940" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F940" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G940" t="inlineStr">
+        <x:is>
+          <x:t>19.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H940" t="inlineStr">
+        <x:is>
+          <x:t>4.6500000000000004</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I940" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J940" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="941">
+      <x:c r="A941" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B941" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C941" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D941" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E941" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F941" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G941" t="inlineStr">
+        <x:is>
+          <x:t>25.3888888888889</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H941" t="inlineStr">
+        <x:is>
+          <x:t>7.99</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I941" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J941" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="942">
+      <x:c r="A942" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B942" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C942" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D942" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E942" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F942" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G942" t="inlineStr">
+        <x:is>
+          <x:t>23.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H942" t="inlineStr">
+        <x:is>
+          <x:t>8.33</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I942" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J942" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="943">
+      <x:c r="A943" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B943" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C943" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D943" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E943" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F943" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G943" t="inlineStr">
+        <x:is>
+          <x:t>23.2777777777778</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H943" t="inlineStr">
+        <x:is>
+          <x:t>8.0399999999999991</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I943" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J943" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="944">
+      <x:c r="A944" t="inlineStr">
+        <x:is>
+          <x:t>07/28/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B944" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C944" t="inlineStr">
+        <x:is>
+          <x:t>28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D944" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E944" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F944" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G944" t="inlineStr">
+        <x:is>
+          <x:t>22.8333333333333</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H944" t="inlineStr">
+        <x:is>
+          <x:t>7.52</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I944" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J944" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="945">
+      <x:c r="A945" t="inlineStr">
+        <x:is>
+          <x:t>08/20/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B945" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C945" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D945" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E945" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F945" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G945" t="inlineStr">
+        <x:is>
+          <x:t>22.5555555555556</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H945" t="inlineStr">
+        <x:is>
+          <x:t>8.16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I945" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J945" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="946">
+      <x:c r="A946" t="inlineStr">
+        <x:is>
+          <x:t>08/20/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B946" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C946" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D946" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E946" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F946" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G946" t="inlineStr">
+        <x:is>
+          <x:t>22.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H946" t="inlineStr">
+        <x:is>
+          <x:t>7.78</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I946" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J946" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="947">
+      <x:c r="A947" t="inlineStr">
+        <x:is>
+          <x:t>08/20/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B947" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C947" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D947" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E947" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F947" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G947" t="inlineStr">
+        <x:is>
+          <x:t>22.4444444444444</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H947" t="inlineStr">
+        <x:is>
+          <x:t>7.72</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I947" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J947" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="948">
+      <x:c r="A948" t="inlineStr">
+        <x:is>
+          <x:t>08/20/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B948" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C948" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D948" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E948" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F948" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G948" t="inlineStr">
+        <x:is>
+          <x:t>22.3888888888889</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H948" t="inlineStr">
+        <x:is>
+          <x:t>7.04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I948" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J948" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="949">
+      <x:c r="A949" t="inlineStr">
+        <x:is>
+          <x:t>08/20/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B949" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C949" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D949" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E949" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F949" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G949" t="inlineStr">
+        <x:is>
+          <x:t>22.3333333333333</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H949" t="inlineStr">
+        <x:is>
+          <x:t>7.04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I949" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J949" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="950">
+      <x:c r="A950" t="inlineStr">
+        <x:is>
+          <x:t>08/20/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B950" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C950" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D950" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E950" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F950" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G950" t="inlineStr">
+        <x:is>
+          <x:t>22.3333333333333</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H950" t="inlineStr">
+        <x:is>
+          <x:t>6.99</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I950" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J950" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="951">
+      <x:c r="A951" t="inlineStr">
+        <x:is>
+          <x:t>08/20/2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B951" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C951" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D951" t="inlineStr">
+        <x:is>
+          <x:t>2025</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E951" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F951" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G951" t="inlineStr">
+        <x:is>
+          <x:t>22.3333333333333</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H951" t="inlineStr">
+        <x:is>
+          <x:t>6.57</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I951" t="inlineStr">
+        <x:is>
+          <x:t>Degrees C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J951" t="inlineStr">
+        <x:is>
+          <x:t>mg/l</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>