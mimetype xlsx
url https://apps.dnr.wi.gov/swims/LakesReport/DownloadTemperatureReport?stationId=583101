--- v2 (2026-03-03)
+++ v3 (2026-05-01)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6c76bca30d74b62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33b79c3823284366" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R02ce2c7fe5d445da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R559a8435de184a18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R02ce2c7fe5d445da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R559a8435de184a18" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>