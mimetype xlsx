--- v3 (2026-05-01)
+++ v4 (2026-06-18)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33b79c3823284366" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9cf9e250b9e4ad8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R559a8435de184a18"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R044aa71433be4dc4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R559a8435de184a18" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R044aa71433be4dc4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -8011,28 +8011,340 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G154" t="inlineStr">
         <x:is>
           <x:t>46.7</x:t>
         </x:is>
       </x:c>
       <x:c r="H154" t="inlineStr">
         <x:is>
           <x:t>.31</x:t>
         </x:is>
       </x:c>
       <x:c r="I154" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J154" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="155">
+      <x:c r="A155" t="inlineStr">
+        <x:is>
+          <x:t>05/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B155" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C155" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D155" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E155" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F155" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G155" t="inlineStr">
+        <x:is>
+          <x:t>69.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H155" t="inlineStr">
+        <x:is>
+          <x:t>8.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I155" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J155" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="156">
+      <x:c r="A156" t="inlineStr">
+        <x:is>
+          <x:t>05/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B156" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C156" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D156" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E156" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F156" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G156" t="inlineStr">
+        <x:is>
+          <x:t>62.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H156" t="inlineStr">
+        <x:is>
+          <x:t>8.54</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I156" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J156" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="157">
+      <x:c r="A157" t="inlineStr">
+        <x:is>
+          <x:t>05/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B157" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C157" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D157" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E157" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F157" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G157" t="inlineStr">
+        <x:is>
+          <x:t>54.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H157" t="inlineStr">
+        <x:is>
+          <x:t>5.73</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I157" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J157" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="158">
+      <x:c r="A158" t="inlineStr">
+        <x:is>
+          <x:t>05/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B158" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C158" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D158" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E158" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F158" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G158" t="inlineStr">
+        <x:is>
+          <x:t>49.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H158" t="inlineStr">
+        <x:is>
+          <x:t>1.55</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I158" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J158" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="159">
+      <x:c r="A159" t="inlineStr">
+        <x:is>
+          <x:t>05/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B159" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C159" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D159" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E159" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F159" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G159" t="inlineStr">
+        <x:is>
+          <x:t>45.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H159" t="inlineStr">
+        <x:is>
+          <x:t>.58</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I159" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J159" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="160">
+      <x:c r="A160" t="inlineStr">
+        <x:is>
+          <x:t>05/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B160" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C160" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D160" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E160" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F160" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G160" t="inlineStr">
+        <x:is>
+          <x:t>45</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H160" t="inlineStr">
+        <x:is>
+          <x:t>.41</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I160" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J160" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>