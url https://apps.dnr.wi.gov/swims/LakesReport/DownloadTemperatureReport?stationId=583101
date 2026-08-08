--- v4 (2026-06-18)
+++ v5 (2026-08-08)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9cf9e250b9e4ad8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bde39216a3d4389" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R044aa71433be4dc4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R0ce821bf679049bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R044aa71433be4dc4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0ce821bf679049bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -8323,28 +8323,1276 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G160" t="inlineStr">
         <x:is>
           <x:t>45</x:t>
         </x:is>
       </x:c>
       <x:c r="H160" t="inlineStr">
         <x:is>
           <x:t>.41</x:t>
         </x:is>
       </x:c>
       <x:c r="I160" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J160" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="161">
+      <x:c r="A161" t="inlineStr">
+        <x:is>
+          <x:t>06/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B161" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C161" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D161" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E161" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F161" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G161" t="inlineStr">
+        <x:is>
+          <x:t>73.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H161" t="inlineStr">
+        <x:is>
+          <x:t>7.54</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I161" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J161" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="162">
+      <x:c r="A162" t="inlineStr">
+        <x:is>
+          <x:t>06/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B162" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C162" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D162" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E162" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F162" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G162" t="inlineStr">
+        <x:is>
+          <x:t>62.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H162" t="inlineStr">
+        <x:is>
+          <x:t>8.97</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I162" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J162" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="163">
+      <x:c r="A163" t="inlineStr">
+        <x:is>
+          <x:t>06/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B163" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C163" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D163" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E163" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F163" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G163" t="inlineStr">
+        <x:is>
+          <x:t>53.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H163" t="inlineStr">
+        <x:is>
+          <x:t>5.13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I163" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J163" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="164">
+      <x:c r="A164" t="inlineStr">
+        <x:is>
+          <x:t>06/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B164" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C164" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D164" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E164" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F164" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G164" t="inlineStr">
+        <x:is>
+          <x:t>49.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H164" t="inlineStr">
+        <x:is>
+          <x:t>1.69</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I164" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J164" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="165">
+      <x:c r="A165" t="inlineStr">
+        <x:is>
+          <x:t>06/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B165" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C165" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D165" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E165" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F165" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G165" t="inlineStr">
+        <x:is>
+          <x:t>46.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H165" t="inlineStr">
+        <x:is>
+          <x:t>.63</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I165" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J165" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="166">
+      <x:c r="A166" t="inlineStr">
+        <x:is>
+          <x:t>06/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B166" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C166" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D166" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E166" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F166" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G166" t="inlineStr">
+        <x:is>
+          <x:t>44.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H166" t="inlineStr">
+        <x:is>
+          <x:t>.37</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I166" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J166" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="167">
+      <x:c r="A167" t="inlineStr">
+        <x:is>
+          <x:t>06/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B167" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C167" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D167" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E167" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F167" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G167" t="inlineStr">
+        <x:is>
+          <x:t>72.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H167" t="inlineStr">
+        <x:is>
+          <x:t>8.63</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I167" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J167" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="168">
+      <x:c r="A168" t="inlineStr">
+        <x:is>
+          <x:t>06/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B168" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C168" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D168" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E168" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F168" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G168" t="inlineStr">
+        <x:is>
+          <x:t>70.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H168" t="inlineStr">
+        <x:is>
+          <x:t>8.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I168" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J168" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="169">
+      <x:c r="A169" t="inlineStr">
+        <x:is>
+          <x:t>06/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B169" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C169" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D169" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E169" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F169" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G169" t="inlineStr">
+        <x:is>
+          <x:t>58.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H169" t="inlineStr">
+        <x:is>
+          <x:t>2.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I169" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J169" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="170">
+      <x:c r="A170" t="inlineStr">
+        <x:is>
+          <x:t>06/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B170" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C170" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D170" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E170" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F170" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G170" t="inlineStr">
+        <x:is>
+          <x:t>50.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H170" t="inlineStr">
+        <x:is>
+          <x:t>.46</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I170" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J170" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="171">
+      <x:c r="A171" t="inlineStr">
+        <x:is>
+          <x:t>06/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B171" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C171" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D171" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E171" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F171" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G171" t="inlineStr">
+        <x:is>
+          <x:t>47.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H171" t="inlineStr">
+        <x:is>
+          <x:t>.27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I171" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J171" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="172">
+      <x:c r="A172" t="inlineStr">
+        <x:is>
+          <x:t>06/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B172" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C172" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D172" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E172" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F172" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G172" t="inlineStr">
+        <x:is>
+          <x:t>45.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H172" t="inlineStr">
+        <x:is>
+          <x:t>.19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I172" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J172" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="173">
+      <x:c r="A173" t="inlineStr">
+        <x:is>
+          <x:t>07/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B173" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C173" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D173" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E173" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F173" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G173" t="inlineStr">
+        <x:is>
+          <x:t>77.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H173" t="inlineStr">
+        <x:is>
+          <x:t>8.05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I173" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J173" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="174">
+      <x:c r="A174" t="inlineStr">
+        <x:is>
+          <x:t>07/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B174" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C174" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D174" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E174" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F174" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G174" t="inlineStr">
+        <x:is>
+          <x:t>72.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H174" t="inlineStr">
+        <x:is>
+          <x:t>8.39</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I174" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J174" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="175">
+      <x:c r="A175" t="inlineStr">
+        <x:is>
+          <x:t>07/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B175" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C175" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D175" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E175" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F175" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G175" t="inlineStr">
+        <x:is>
+          <x:t>61</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H175" t="inlineStr">
+        <x:is>
+          <x:t>3.14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I175" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J175" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="176">
+      <x:c r="A176" t="inlineStr">
+        <x:is>
+          <x:t>07/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B176" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C176" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D176" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E176" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F176" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G176" t="inlineStr">
+        <x:is>
+          <x:t>52.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H176" t="inlineStr">
+        <x:is>
+          <x:t>.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I176" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J176" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="177">
+      <x:c r="A177" t="inlineStr">
+        <x:is>
+          <x:t>07/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B177" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C177" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D177" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E177" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F177" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G177" t="inlineStr">
+        <x:is>
+          <x:t>48.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H177" t="inlineStr">
+        <x:is>
+          <x:t>.38</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I177" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J177" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="178">
+      <x:c r="A178" t="inlineStr">
+        <x:is>
+          <x:t>07/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B178" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C178" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D178" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E178" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F178" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G178" t="inlineStr">
+        <x:is>
+          <x:t>47.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H178" t="inlineStr">
+        <x:is>
+          <x:t>.18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I178" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J178" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="179">
+      <x:c r="A179" t="inlineStr">
+        <x:is>
+          <x:t>07/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B179" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C179" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D179" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E179" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F179" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G179" t="inlineStr">
+        <x:is>
+          <x:t>75.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H179" t="inlineStr">
+        <x:is>
+          <x:t>8.21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I179" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J179" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="180">
+      <x:c r="A180" t="inlineStr">
+        <x:is>
+          <x:t>07/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B180" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C180" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D180" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E180" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F180" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G180" t="inlineStr">
+        <x:is>
+          <x:t>74.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H180" t="inlineStr">
+        <x:is>
+          <x:t>6.91</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I180" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J180" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="181">
+      <x:c r="A181" t="inlineStr">
+        <x:is>
+          <x:t>07/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B181" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C181" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D181" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E181" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F181" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G181" t="inlineStr">
+        <x:is>
+          <x:t>62.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H181" t="inlineStr">
+        <x:is>
+          <x:t>2.32</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I181" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J181" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="182">
+      <x:c r="A182" t="inlineStr">
+        <x:is>
+          <x:t>07/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B182" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C182" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D182" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E182" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F182" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G182" t="inlineStr">
+        <x:is>
+          <x:t>53.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H182" t="inlineStr">
+        <x:is>
+          <x:t>.84</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I182" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J182" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="183">
+      <x:c r="A183" t="inlineStr">
+        <x:is>
+          <x:t>07/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B183" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C183" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D183" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E183" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F183" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G183" t="inlineStr">
+        <x:is>
+          <x:t>48.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H183" t="inlineStr">
+        <x:is>
+          <x:t>.46</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I183" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J183" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="184">
+      <x:c r="A184" t="inlineStr">
+        <x:is>
+          <x:t>07/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B184" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C184" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D184" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E184" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F184" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G184" t="inlineStr">
+        <x:is>
+          <x:t>47.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H184" t="inlineStr">
+        <x:is>
+          <x:t>.28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I184" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J184" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>