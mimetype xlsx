--- v3 (2026-03-29)
+++ v4 (2026-05-14)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92a66c25efdc4bb5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf23d332ce7b946e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Ra8a7bbb8756d4971"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R34beaecffd07448a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra8a7bbb8756d4971" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R34beaecffd07448a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>