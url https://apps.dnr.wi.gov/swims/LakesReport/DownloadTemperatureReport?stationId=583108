--- v4 (2026-05-14)
+++ v5 (2026-07-04)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf23d332ce7b946e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb457b107d85c4241" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R34beaecffd07448a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R1eec635be98b4aa3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R34beaecffd07448a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1eec635be98b4aa3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -23663,28 +23663,548 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G455" t="inlineStr">
         <x:is>
           <x:t>54.6</x:t>
         </x:is>
       </x:c>
       <x:c r="H455" t="inlineStr">
         <x:is>
           <x:t>.17</x:t>
         </x:is>
       </x:c>
       <x:c r="I455" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J455" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="456">
+      <x:c r="A456" t="inlineStr">
+        <x:is>
+          <x:t>05/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B456" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C456" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D456" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E456" t="inlineStr">
+        <x:is>
+          <x:t>0</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F456" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G456" t="inlineStr">
+        <x:is>
+          <x:t>68.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H456" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I456" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J456" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="457">
+      <x:c r="A457" t="inlineStr">
+        <x:is>
+          <x:t>05/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B457" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C457" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D457" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E457" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F457" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G457" t="inlineStr">
+        <x:is>
+          <x:t>66</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H457" t="inlineStr">
+        <x:is>
+          <x:t>9.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I457" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J457" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="458">
+      <x:c r="A458" t="inlineStr">
+        <x:is>
+          <x:t>05/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B458" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C458" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D458" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E458" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F458" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G458" t="inlineStr">
+        <x:is>
+          <x:t>64.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H458" t="inlineStr">
+        <x:is>
+          <x:t>9.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I458" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J458" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="459">
+      <x:c r="A459" t="inlineStr">
+        <x:is>
+          <x:t>05/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B459" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C459" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D459" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E459" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F459" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G459" t="inlineStr">
+        <x:is>
+          <x:t>62.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H459" t="inlineStr">
+        <x:is>
+          <x:t>9.49</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I459" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J459" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="460">
+      <x:c r="A460" t="inlineStr">
+        <x:is>
+          <x:t>05/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B460" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C460" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D460" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E460" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F460" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G460" t="inlineStr">
+        <x:is>
+          <x:t>62</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H460" t="inlineStr">
+        <x:is>
+          <x:t>9.28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I460" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J460" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="461">
+      <x:c r="A461" t="inlineStr">
+        <x:is>
+          <x:t>05/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B461" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C461" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D461" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E461" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F461" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G461" t="inlineStr">
+        <x:is>
+          <x:t>60.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H461" t="inlineStr">
+        <x:is>
+          <x:t>9.04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I461" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J461" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="462">
+      <x:c r="A462" t="inlineStr">
+        <x:is>
+          <x:t>05/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B462" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C462" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D462" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E462" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F462" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G462" t="inlineStr">
+        <x:is>
+          <x:t>60</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H462" t="inlineStr">
+        <x:is>
+          <x:t>8.72</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I462" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J462" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="463">
+      <x:c r="A463" t="inlineStr">
+        <x:is>
+          <x:t>05/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B463" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C463" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D463" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E463" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F463" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G463" t="inlineStr">
+        <x:is>
+          <x:t>58.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H463" t="inlineStr">
+        <x:is>
+          <x:t>8.41</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I463" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J463" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="464">
+      <x:c r="A464" t="inlineStr">
+        <x:is>
+          <x:t>05/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B464" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C464" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D464" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E464" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F464" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G464" t="inlineStr">
+        <x:is>
+          <x:t>53.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H464" t="inlineStr">
+        <x:is>
+          <x:t>6.88</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I464" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J464" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="465">
+      <x:c r="A465" t="inlineStr">
+        <x:is>
+          <x:t>05/26/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B465" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C465" t="inlineStr">
+        <x:is>
+          <x:t>26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D465" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E465" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F465" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G465" t="inlineStr">
+        <x:is>
+          <x:t>49.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H465" t="inlineStr">
+        <x:is>
+          <x:t>3.32</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I465" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J465" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>