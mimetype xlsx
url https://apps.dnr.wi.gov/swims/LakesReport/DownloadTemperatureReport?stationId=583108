--- v5 (2026-07-04)
+++ v6 (2026-08-19)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb457b107d85c4241" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c4db16950e24aaf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R1eec635be98b4aa3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re42ad06bef7b45f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1eec635be98b4aa3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re42ad06bef7b45f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>