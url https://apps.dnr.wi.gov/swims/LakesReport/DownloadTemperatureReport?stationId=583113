--- v1 (2026-02-25)
+++ v2 (2026-04-30)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92327040e78d4c61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b2eb777de414124" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R592e91ed54f74860"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R59f849c3e63548c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R592e91ed54f74860" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R59f849c3e63548c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>