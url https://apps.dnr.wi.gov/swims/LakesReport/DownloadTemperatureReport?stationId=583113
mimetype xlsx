--- v2 (2026-04-30)
+++ v3 (2026-06-18)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b2eb777de414124" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96e1eeb02c5a4c4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R59f849c3e63548c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2683b1b1b0034895"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R59f849c3e63548c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2683b1b1b0034895" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -6763,28 +6763,288 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G130" t="inlineStr">
         <x:is>
           <x:t>64</x:t>
         </x:is>
       </x:c>
       <x:c r="H130" t="inlineStr">
         <x:is>
           <x:t>.47</x:t>
         </x:is>
       </x:c>
       <x:c r="I130" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J130" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="131">
+      <x:c r="A131" t="inlineStr">
+        <x:is>
+          <x:t>05/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B131" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C131" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D131" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E131" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F131" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G131" t="inlineStr">
+        <x:is>
+          <x:t>69.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H131" t="inlineStr">
+        <x:is>
+          <x:t>9.73</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I131" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J131" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="132">
+      <x:c r="A132" t="inlineStr">
+        <x:is>
+          <x:t>05/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B132" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C132" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D132" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E132" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F132" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G132" t="inlineStr">
+        <x:is>
+          <x:t>63.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H132" t="inlineStr">
+        <x:is>
+          <x:t>9.51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I132" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J132" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="133">
+      <x:c r="A133" t="inlineStr">
+        <x:is>
+          <x:t>05/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B133" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C133" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D133" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E133" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F133" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G133" t="inlineStr">
+        <x:is>
+          <x:t>62.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H133" t="inlineStr">
+        <x:is>
+          <x:t>9.53</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I133" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J133" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="134">
+      <x:c r="A134" t="inlineStr">
+        <x:is>
+          <x:t>05/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B134" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C134" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D134" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E134" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F134" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G134" t="inlineStr">
+        <x:is>
+          <x:t>61.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H134" t="inlineStr">
+        <x:is>
+          <x:t>9.27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I134" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J134" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="135">
+      <x:c r="A135" t="inlineStr">
+        <x:is>
+          <x:t>05/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B135" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C135" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D135" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E135" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F135" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G135" t="inlineStr">
+        <x:is>
+          <x:t>60.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H135" t="inlineStr">
+        <x:is>
+          <x:t>8.32</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I135" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J135" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>