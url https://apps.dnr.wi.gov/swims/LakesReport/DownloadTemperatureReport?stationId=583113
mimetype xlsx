--- v3 (2026-06-18)
+++ v4 (2026-08-19)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96e1eeb02c5a4c4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R426cbfca295a4dd4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2683b1b1b0034895"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R1cee16882b2a4b51"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2683b1b1b0034895" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1cee16882b2a4b51" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -7023,28 +7023,1588 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G135" t="inlineStr">
         <x:is>
           <x:t>60.4</x:t>
         </x:is>
       </x:c>
       <x:c r="H135" t="inlineStr">
         <x:is>
           <x:t>8.32</x:t>
         </x:is>
       </x:c>
       <x:c r="I135" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J135" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="136">
+      <x:c r="A136" t="inlineStr">
+        <x:is>
+          <x:t>06/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B136" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C136" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D136" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E136" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F136" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G136" t="inlineStr">
+        <x:is>
+          <x:t>73.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H136" t="inlineStr">
+        <x:is>
+          <x:t>7.82</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I136" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J136" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="137">
+      <x:c r="A137" t="inlineStr">
+        <x:is>
+          <x:t>06/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B137" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C137" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D137" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E137" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F137" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G137" t="inlineStr">
+        <x:is>
+          <x:t>74.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H137" t="inlineStr">
+        <x:is>
+          <x:t>7.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I137" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J137" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="138">
+      <x:c r="A138" t="inlineStr">
+        <x:is>
+          <x:t>06/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B138" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C138" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D138" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E138" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F138" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G138" t="inlineStr">
+        <x:is>
+          <x:t>67.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H138" t="inlineStr">
+        <x:is>
+          <x:t>9.47</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I138" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J138" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="139">
+      <x:c r="A139" t="inlineStr">
+        <x:is>
+          <x:t>06/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B139" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C139" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D139" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E139" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F139" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G139" t="inlineStr">
+        <x:is>
+          <x:t>64.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H139" t="inlineStr">
+        <x:is>
+          <x:t>8.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I139" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J139" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="140">
+      <x:c r="A140" t="inlineStr">
+        <x:is>
+          <x:t>06/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B140" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C140" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D140" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E140" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F140" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G140" t="inlineStr">
+        <x:is>
+          <x:t>61.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H140" t="inlineStr">
+        <x:is>
+          <x:t>.41</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I140" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J140" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="141">
+      <x:c r="A141" t="inlineStr">
+        <x:is>
+          <x:t>06/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B141" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C141" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D141" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E141" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F141" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G141" t="inlineStr">
+        <x:is>
+          <x:t>74.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H141" t="inlineStr">
+        <x:is>
+          <x:t>8.84</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I141" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J141" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="142">
+      <x:c r="A142" t="inlineStr">
+        <x:is>
+          <x:t>06/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B142" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C142" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D142" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E142" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F142" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G142" t="inlineStr">
+        <x:is>
+          <x:t>73.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H142" t="inlineStr">
+        <x:is>
+          <x:t>8.67</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I142" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J142" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="143">
+      <x:c r="A143" t="inlineStr">
+        <x:is>
+          <x:t>06/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B143" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C143" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D143" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E143" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F143" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G143" t="inlineStr">
+        <x:is>
+          <x:t>71.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H143" t="inlineStr">
+        <x:is>
+          <x:t>8.73</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I143" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J143" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="144">
+      <x:c r="A144" t="inlineStr">
+        <x:is>
+          <x:t>06/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B144" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C144" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D144" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E144" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F144" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G144" t="inlineStr">
+        <x:is>
+          <x:t>69.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H144" t="inlineStr">
+        <x:is>
+          <x:t>7.22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I144" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J144" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="145">
+      <x:c r="A145" t="inlineStr">
+        <x:is>
+          <x:t>06/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B145" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C145" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D145" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E145" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F145" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G145" t="inlineStr">
+        <x:is>
+          <x:t>67.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H145" t="inlineStr">
+        <x:is>
+          <x:t>3.53</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I145" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J145" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="146">
+      <x:c r="A146" t="inlineStr">
+        <x:is>
+          <x:t>07/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B146" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C146" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D146" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E146" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F146" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G146" t="inlineStr">
+        <x:is>
+          <x:t>77.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H146" t="inlineStr">
+        <x:is>
+          <x:t>8.36</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I146" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J146" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="147">
+      <x:c r="A147" t="inlineStr">
+        <x:is>
+          <x:t>07/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B147" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C147" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D147" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E147" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F147" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G147" t="inlineStr">
+        <x:is>
+          <x:t>78</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H147" t="inlineStr">
+        <x:is>
+          <x:t>8.28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I147" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J147" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="148">
+      <x:c r="A148" t="inlineStr">
+        <x:is>
+          <x:t>07/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B148" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C148" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D148" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E148" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F148" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G148" t="inlineStr">
+        <x:is>
+          <x:t>73.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H148" t="inlineStr">
+        <x:is>
+          <x:t>8.18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I148" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J148" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="149">
+      <x:c r="A149" t="inlineStr">
+        <x:is>
+          <x:t>07/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B149" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C149" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D149" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E149" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F149" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G149" t="inlineStr">
+        <x:is>
+          <x:t>70.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H149" t="inlineStr">
+        <x:is>
+          <x:t>3.48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I149" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J149" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="150">
+      <x:c r="A150" t="inlineStr">
+        <x:is>
+          <x:t>07/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B150" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C150" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D150" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E150" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F150" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G150" t="inlineStr">
+        <x:is>
+          <x:t>68.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H150" t="inlineStr">
+        <x:is>
+          <x:t>.72</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I150" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J150" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="151">
+      <x:c r="A151" t="inlineStr">
+        <x:is>
+          <x:t>07/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B151" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C151" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D151" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E151" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F151" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G151" t="inlineStr">
+        <x:is>
+          <x:t>74.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H151" t="inlineStr">
+        <x:is>
+          <x:t>8.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I151" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J151" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="152">
+      <x:c r="A152" t="inlineStr">
+        <x:is>
+          <x:t>07/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B152" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C152" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D152" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E152" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F152" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G152" t="inlineStr">
+        <x:is>
+          <x:t>74.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H152" t="inlineStr">
+        <x:is>
+          <x:t>8.75</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I152" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J152" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="153">
+      <x:c r="A153" t="inlineStr">
+        <x:is>
+          <x:t>07/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B153" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C153" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D153" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E153" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F153" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G153" t="inlineStr">
+        <x:is>
+          <x:t>73</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H153" t="inlineStr">
+        <x:is>
+          <x:t>8.51</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I153" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J153" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="154">
+      <x:c r="A154" t="inlineStr">
+        <x:is>
+          <x:t>07/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B154" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C154" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D154" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E154" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F154" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G154" t="inlineStr">
+        <x:is>
+          <x:t>72.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H154" t="inlineStr">
+        <x:is>
+          <x:t>7.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I154" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J154" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="155">
+      <x:c r="A155" t="inlineStr">
+        <x:is>
+          <x:t>07/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B155" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C155" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D155" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E155" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F155" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G155" t="inlineStr">
+        <x:is>
+          <x:t>71.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H155" t="inlineStr">
+        <x:is>
+          <x:t>5.08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I155" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J155" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="156">
+      <x:c r="A156" t="inlineStr">
+        <x:is>
+          <x:t>08/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B156" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C156" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D156" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E156" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F156" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G156" t="inlineStr">
+        <x:is>
+          <x:t>75.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H156" t="inlineStr">
+        <x:is>
+          <x:t>9.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I156" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J156" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="157">
+      <x:c r="A157" t="inlineStr">
+        <x:is>
+          <x:t>08/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B157" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C157" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D157" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E157" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F157" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G157" t="inlineStr">
+        <x:is>
+          <x:t>74.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H157" t="inlineStr">
+        <x:is>
+          <x:t>8.63</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I157" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J157" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="158">
+      <x:c r="A158" t="inlineStr">
+        <x:is>
+          <x:t>08/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B158" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C158" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D158" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E158" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F158" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G158" t="inlineStr">
+        <x:is>
+          <x:t>75.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H158" t="inlineStr">
+        <x:is>
+          <x:t>8.78</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I158" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J158" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="159">
+      <x:c r="A159" t="inlineStr">
+        <x:is>
+          <x:t>08/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B159" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C159" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D159" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E159" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F159" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G159" t="inlineStr">
+        <x:is>
+          <x:t>73.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H159" t="inlineStr">
+        <x:is>
+          <x:t>2.08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I159" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J159" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="160">
+      <x:c r="A160" t="inlineStr">
+        <x:is>
+          <x:t>08/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B160" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C160" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D160" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E160" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F160" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G160" t="inlineStr">
+        <x:is>
+          <x:t>71.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H160" t="inlineStr">
+        <x:is>
+          <x:t>.43</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I160" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J160" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="161">
+      <x:c r="A161" t="inlineStr">
+        <x:is>
+          <x:t>08/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B161" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C161" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D161" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E161" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F161" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G161" t="inlineStr">
+        <x:is>
+          <x:t>73</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H161" t="inlineStr">
+        <x:is>
+          <x:t>8.33</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I161" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J161" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="162">
+      <x:c r="A162" t="inlineStr">
+        <x:is>
+          <x:t>08/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B162" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C162" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D162" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E162" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F162" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G162" t="inlineStr">
+        <x:is>
+          <x:t>73.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H162" t="inlineStr">
+        <x:is>
+          <x:t>8.23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I162" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J162" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="163">
+      <x:c r="A163" t="inlineStr">
+        <x:is>
+          <x:t>08/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B163" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C163" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D163" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E163" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F163" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G163" t="inlineStr">
+        <x:is>
+          <x:t>73.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H163" t="inlineStr">
+        <x:is>
+          <x:t>8.22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I163" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J163" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="164">
+      <x:c r="A164" t="inlineStr">
+        <x:is>
+          <x:t>08/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B164" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C164" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D164" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E164" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F164" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G164" t="inlineStr">
+        <x:is>
+          <x:t>72.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H164" t="inlineStr">
+        <x:is>
+          <x:t>8.63</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I164" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J164" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="165">
+      <x:c r="A165" t="inlineStr">
+        <x:is>
+          <x:t>08/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B165" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C165" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D165" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E165" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F165" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G165" t="inlineStr">
+        <x:is>
+          <x:t>72.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H165" t="inlineStr">
+        <x:is>
+          <x:t>8.46</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I165" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J165" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>