--- v4 (2026-08-19)
+++ v5 (2026-10-04)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R426cbfca295a4dd4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c1fb35a37d24871" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R1cee16882b2a4b51"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re61d5300b31e4855"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1cee16882b2a4b51" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re61d5300b31e4855" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -8583,28 +8583,288 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G165" t="inlineStr">
         <x:is>
           <x:t>72.5</x:t>
         </x:is>
       </x:c>
       <x:c r="H165" t="inlineStr">
         <x:is>
           <x:t>8.46</x:t>
         </x:is>
       </x:c>
       <x:c r="I165" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J165" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="166">
+      <x:c r="A166" t="inlineStr">
+        <x:is>
+          <x:t>09/10/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B166" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C166" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D166" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E166" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F166" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G166" t="inlineStr">
+        <x:is>
+          <x:t>70.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H166" t="inlineStr">
+        <x:is>
+          <x:t>8.43</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I166" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J166" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="167">
+      <x:c r="A167" t="inlineStr">
+        <x:is>
+          <x:t>09/10/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B167" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C167" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D167" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E167" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F167" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G167" t="inlineStr">
+        <x:is>
+          <x:t>70.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H167" t="inlineStr">
+        <x:is>
+          <x:t>8.29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I167" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J167" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="168">
+      <x:c r="A168" t="inlineStr">
+        <x:is>
+          <x:t>09/10/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B168" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C168" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D168" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E168" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F168" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G168" t="inlineStr">
+        <x:is>
+          <x:t>70.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H168" t="inlineStr">
+        <x:is>
+          <x:t>8.03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I168" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J168" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="169">
+      <x:c r="A169" t="inlineStr">
+        <x:is>
+          <x:t>09/10/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B169" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C169" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D169" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E169" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F169" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G169" t="inlineStr">
+        <x:is>
+          <x:t>70</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H169" t="inlineStr">
+        <x:is>
+          <x:t>7.88</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I169" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J169" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="170">
+      <x:c r="A170" t="inlineStr">
+        <x:is>
+          <x:t>09/10/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B170" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C170" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D170" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E170" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F170" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G170" t="inlineStr">
+        <x:is>
+          <x:t>69.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H170" t="inlineStr">
+        <x:is>
+          <x:t>7.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I170" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J170" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>