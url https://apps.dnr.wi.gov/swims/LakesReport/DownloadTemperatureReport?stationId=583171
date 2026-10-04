--- v4 (2026-08-19)
+++ v5 (2026-10-04)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3fbe71203cc4439" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R092f84ff17c94503" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R71da9e8e90564927"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R2f0d04edeb904f43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R71da9e8e90564927" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2f0d04edeb904f43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -47479,28 +47479,340 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G913" t="inlineStr">
         <x:is>
           <x:t>59.3</x:t>
         </x:is>
       </x:c>
       <x:c r="H913" t="inlineStr">
         <x:is>
           <x:t>.32</x:t>
         </x:is>
       </x:c>
       <x:c r="I913" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J913" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="914">
+      <x:c r="A914" t="inlineStr">
+        <x:is>
+          <x:t>09/10/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B914" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C914" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D914" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E914" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F914" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G914" t="inlineStr">
+        <x:is>
+          <x:t>70.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H914" t="inlineStr">
+        <x:is>
+          <x:t>7.96</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I914" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J914" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="915">
+      <x:c r="A915" t="inlineStr">
+        <x:is>
+          <x:t>09/10/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B915" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C915" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D915" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E915" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F915" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G915" t="inlineStr">
+        <x:is>
+          <x:t>71.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H915" t="inlineStr">
+        <x:is>
+          <x:t>7.81</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I915" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J915" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="916">
+      <x:c r="A916" t="inlineStr">
+        <x:is>
+          <x:t>09/10/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B916" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C916" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D916" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E916" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F916" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G916" t="inlineStr">
+        <x:is>
+          <x:t>71.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H916" t="inlineStr">
+        <x:is>
+          <x:t>7.21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I916" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J916" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="917">
+      <x:c r="A917" t="inlineStr">
+        <x:is>
+          <x:t>09/10/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B917" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C917" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D917" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E917" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F917" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G917" t="inlineStr">
+        <x:is>
+          <x:t>71.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H917" t="inlineStr">
+        <x:is>
+          <x:t>6.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I917" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J917" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="918">
+      <x:c r="A918" t="inlineStr">
+        <x:is>
+          <x:t>09/10/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B918" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C918" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D918" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E918" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F918" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G918" t="inlineStr">
+        <x:is>
+          <x:t>67.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H918" t="inlineStr">
+        <x:is>
+          <x:t>.87</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I918" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J918" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="919">
+      <x:c r="A919" t="inlineStr">
+        <x:is>
+          <x:t>09/10/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B919" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C919" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D919" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E919" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F919" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G919" t="inlineStr">
+        <x:is>
+          <x:t>61.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H919" t="inlineStr">
+        <x:is>
+          <x:t>.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I919" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J919" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>