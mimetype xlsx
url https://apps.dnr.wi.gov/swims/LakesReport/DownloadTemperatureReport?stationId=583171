--- v1 (2026-02-25)
+++ v2 (2026-04-30)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5e3f10668ff4279" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf08a40d6b0a4f5e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R207859622c04463f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R1a81156f7318431f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R207859622c04463f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1a81156f7318431f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>