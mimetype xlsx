--- v2 (2026-04-30)
+++ v3 (2026-06-18)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf08a40d6b0a4f5e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fa0347961df44ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R1a81156f7318431f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R41c8d88dea60417c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1a81156f7318431f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R41c8d88dea60417c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -45295,28 +45295,340 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G871" t="inlineStr">
         <x:is>
           <x:t>61.3</x:t>
         </x:is>
       </x:c>
       <x:c r="H871" t="inlineStr">
         <x:is>
           <x:t>.28</x:t>
         </x:is>
       </x:c>
       <x:c r="I871" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J871" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="872">
+      <x:c r="A872" t="inlineStr">
+        <x:is>
+          <x:t>05/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B872" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C872" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D872" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E872" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F872" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G872" t="inlineStr">
+        <x:is>
+          <x:t>66.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H872" t="inlineStr">
+        <x:is>
+          <x:t>9.72</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I872" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J872" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="873">
+      <x:c r="A873" t="inlineStr">
+        <x:is>
+          <x:t>05/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B873" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C873" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D873" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E873" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F873" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G873" t="inlineStr">
+        <x:is>
+          <x:t>64.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H873" t="inlineStr">
+        <x:is>
+          <x:t>9.97</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I873" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J873" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="874">
+      <x:c r="A874" t="inlineStr">
+        <x:is>
+          <x:t>05/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B874" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C874" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D874" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E874" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F874" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G874" t="inlineStr">
+        <x:is>
+          <x:t>62.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H874" t="inlineStr">
+        <x:is>
+          <x:t>9.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I874" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J874" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="875">
+      <x:c r="A875" t="inlineStr">
+        <x:is>
+          <x:t>05/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B875" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C875" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D875" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E875" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F875" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G875" t="inlineStr">
+        <x:is>
+          <x:t>60.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H875" t="inlineStr">
+        <x:is>
+          <x:t>9.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I875" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J875" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="876">
+      <x:c r="A876" t="inlineStr">
+        <x:is>
+          <x:t>05/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B876" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C876" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D876" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E876" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F876" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G876" t="inlineStr">
+        <x:is>
+          <x:t>58.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H876" t="inlineStr">
+        <x:is>
+          <x:t>7.26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I876" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J876" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="877">
+      <x:c r="A877" t="inlineStr">
+        <x:is>
+          <x:t>05/27/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B877" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C877" t="inlineStr">
+        <x:is>
+          <x:t>27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D877" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E877" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F877" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G877" t="inlineStr">
+        <x:is>
+          <x:t>55.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H877" t="inlineStr">
+        <x:is>
+          <x:t>2.41</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I877" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J877" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>