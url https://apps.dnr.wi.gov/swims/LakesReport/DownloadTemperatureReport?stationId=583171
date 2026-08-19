--- v3 (2026-06-18)
+++ v4 (2026-08-19)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fa0347961df44ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3fbe71203cc4439" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R41c8d88dea60417c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R71da9e8e90564927"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R41c8d88dea60417c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R71da9e8e90564927" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -45607,28 +45607,1900 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G877" t="inlineStr">
         <x:is>
           <x:t>55.4</x:t>
         </x:is>
       </x:c>
       <x:c r="H877" t="inlineStr">
         <x:is>
           <x:t>2.41</x:t>
         </x:is>
       </x:c>
       <x:c r="I877" t="inlineStr">
         <x:is>
           <x:t>DEGREES F</x:t>
         </x:is>
       </x:c>
       <x:c r="J877" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="878">
+      <x:c r="A878" t="inlineStr">
+        <x:is>
+          <x:t>06/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B878" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C878" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D878" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E878" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F878" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G878" t="inlineStr">
+        <x:is>
+          <x:t>73.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H878" t="inlineStr">
+        <x:is>
+          <x:t>8.13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I878" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J878" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="879">
+      <x:c r="A879" t="inlineStr">
+        <x:is>
+          <x:t>06/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B879" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C879" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D879" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E879" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F879" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G879" t="inlineStr">
+        <x:is>
+          <x:t>73.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H879" t="inlineStr">
+        <x:is>
+          <x:t>8.01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I879" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J879" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="880">
+      <x:c r="A880" t="inlineStr">
+        <x:is>
+          <x:t>06/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B880" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C880" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D880" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E880" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F880" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G880" t="inlineStr">
+        <x:is>
+          <x:t>67.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H880" t="inlineStr">
+        <x:is>
+          <x:t>8.96</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I880" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J880" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="881">
+      <x:c r="A881" t="inlineStr">
+        <x:is>
+          <x:t>06/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B881" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C881" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D881" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E881" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F881" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G881" t="inlineStr">
+        <x:is>
+          <x:t>63.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H881" t="inlineStr">
+        <x:is>
+          <x:t>6.01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I881" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J881" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="882">
+      <x:c r="A882" t="inlineStr">
+        <x:is>
+          <x:t>06/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B882" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C882" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D882" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E882" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F882" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G882" t="inlineStr">
+        <x:is>
+          <x:t>61.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H882" t="inlineStr">
+        <x:is>
+          <x:t>.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I882" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J882" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="883">
+      <x:c r="A883" t="inlineStr">
+        <x:is>
+          <x:t>06/11/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B883" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C883" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D883" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E883" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F883" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G883" t="inlineStr">
+        <x:is>
+          <x:t>60.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H883" t="inlineStr">
+        <x:is>
+          <x:t>.54</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I883" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J883" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="884">
+      <x:c r="A884" t="inlineStr">
+        <x:is>
+          <x:t>06/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B884" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C884" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D884" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E884" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F884" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G884" t="inlineStr">
+        <x:is>
+          <x:t>76.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H884" t="inlineStr">
+        <x:is>
+          <x:t>8.27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I884" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J884" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="885">
+      <x:c r="A885" t="inlineStr">
+        <x:is>
+          <x:t>06/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B885" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C885" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D885" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E885" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F885" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G885" t="inlineStr">
+        <x:is>
+          <x:t>75.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H885" t="inlineStr">
+        <x:is>
+          <x:t>8.43</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I885" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J885" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="886">
+      <x:c r="A886" t="inlineStr">
+        <x:is>
+          <x:t>06/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B886" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C886" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D886" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E886" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F886" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G886" t="inlineStr">
+        <x:is>
+          <x:t>74.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H886" t="inlineStr">
+        <x:is>
+          <x:t>8.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I886" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J886" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="887">
+      <x:c r="A887" t="inlineStr">
+        <x:is>
+          <x:t>06/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B887" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C887" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D887" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E887" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F887" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G887" t="inlineStr">
+        <x:is>
+          <x:t>70.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H887" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I887" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J887" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="888">
+      <x:c r="A888" t="inlineStr">
+        <x:is>
+          <x:t>06/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B888" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C888" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D888" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E888" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F888" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G888" t="inlineStr">
+        <x:is>
+          <x:t>64.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H888" t="inlineStr">
+        <x:is>
+          <x:t>.78</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I888" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J888" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="889">
+      <x:c r="A889" t="inlineStr">
+        <x:is>
+          <x:t>06/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B889" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C889" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D889" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E889" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F889" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G889" t="inlineStr">
+        <x:is>
+          <x:t>62.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H889" t="inlineStr">
+        <x:is>
+          <x:t>.31</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I889" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J889" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="890">
+      <x:c r="A890" t="inlineStr">
+        <x:is>
+          <x:t>07/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B890" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C890" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D890" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E890" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F890" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G890" t="inlineStr">
+        <x:is>
+          <x:t>80.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H890" t="inlineStr">
+        <x:is>
+          <x:t>8.25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I890" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J890" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="891">
+      <x:c r="A891" t="inlineStr">
+        <x:is>
+          <x:t>07/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B891" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C891" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D891" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E891" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F891" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G891" t="inlineStr">
+        <x:is>
+          <x:t>78.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H891" t="inlineStr">
+        <x:is>
+          <x:t>8.24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I891" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J891" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="892">
+      <x:c r="A892" t="inlineStr">
+        <x:is>
+          <x:t>07/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B892" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C892" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D892" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E892" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F892" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G892" t="inlineStr">
+        <x:is>
+          <x:t>76.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H892" t="inlineStr">
+        <x:is>
+          <x:t>6.98</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I892" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J892" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="893">
+      <x:c r="A893" t="inlineStr">
+        <x:is>
+          <x:t>07/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B893" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C893" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D893" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E893" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F893" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G893" t="inlineStr">
+        <x:is>
+          <x:t>71.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H893" t="inlineStr">
+        <x:is>
+          <x:t>1.81</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I893" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J893" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="894">
+      <x:c r="A894" t="inlineStr">
+        <x:is>
+          <x:t>07/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B894" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C894" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D894" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E894" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F894" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G894" t="inlineStr">
+        <x:is>
+          <x:t>64.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H894" t="inlineStr">
+        <x:is>
+          <x:t>.56</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I894" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J894" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="895">
+      <x:c r="A895" t="inlineStr">
+        <x:is>
+          <x:t>07/09/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B895" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C895" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D895" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E895" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F895" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G895" t="inlineStr">
+        <x:is>
+          <x:t>59.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H895" t="inlineStr">
+        <x:is>
+          <x:t>.28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I895" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J895" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="896">
+      <x:c r="A896" t="inlineStr">
+        <x:is>
+          <x:t>07/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B896" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C896" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D896" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E896" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F896" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G896" t="inlineStr">
+        <x:is>
+          <x:t>78</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H896" t="inlineStr">
+        <x:is>
+          <x:t>7.67</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I896" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J896" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="897">
+      <x:c r="A897" t="inlineStr">
+        <x:is>
+          <x:t>07/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B897" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C897" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D897" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E897" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F897" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G897" t="inlineStr">
+        <x:is>
+          <x:t>77.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H897" t="inlineStr">
+        <x:is>
+          <x:t>7.64</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I897" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J897" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="898">
+      <x:c r="A898" t="inlineStr">
+        <x:is>
+          <x:t>07/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B898" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C898" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D898" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E898" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F898" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G898" t="inlineStr">
+        <x:is>
+          <x:t>77</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H898" t="inlineStr">
+        <x:is>
+          <x:t>7.59</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I898" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J898" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="899">
+      <x:c r="A899" t="inlineStr">
+        <x:is>
+          <x:t>07/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B899" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C899" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D899" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E899" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F899" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G899" t="inlineStr">
+        <x:is>
+          <x:t>74.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H899" t="inlineStr">
+        <x:is>
+          <x:t>5.04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I899" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J899" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="900">
+      <x:c r="A900" t="inlineStr">
+        <x:is>
+          <x:t>07/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B900" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C900" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D900" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E900" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F900" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G900" t="inlineStr">
+        <x:is>
+          <x:t>65</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H900" t="inlineStr">
+        <x:is>
+          <x:t>.87</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I900" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J900" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="901">
+      <x:c r="A901" t="inlineStr">
+        <x:is>
+          <x:t>07/23/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B901" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C901" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D901" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E901" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F901" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G901" t="inlineStr">
+        <x:is>
+          <x:t>59.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H901" t="inlineStr">
+        <x:is>
+          <x:t>.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I901" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J901" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="902">
+      <x:c r="A902" t="inlineStr">
+        <x:is>
+          <x:t>08/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B902" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C902" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D902" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E902" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F902" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G902" t="inlineStr">
+        <x:is>
+          <x:t>76.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H902" t="inlineStr">
+        <x:is>
+          <x:t>8.32</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I902" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J902" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="903">
+      <x:c r="A903" t="inlineStr">
+        <x:is>
+          <x:t>08/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B903" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C903" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D903" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E903" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F903" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G903" t="inlineStr">
+        <x:is>
+          <x:t>76.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H903" t="inlineStr">
+        <x:is>
+          <x:t>8.35</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I903" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J903" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="904">
+      <x:c r="A904" t="inlineStr">
+        <x:is>
+          <x:t>08/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B904" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C904" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D904" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E904" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F904" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G904" t="inlineStr">
+        <x:is>
+          <x:t>76.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H904" t="inlineStr">
+        <x:is>
+          <x:t>8.19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I904" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J904" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="905">
+      <x:c r="A905" t="inlineStr">
+        <x:is>
+          <x:t>08/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B905" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C905" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D905" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E905" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F905" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G905" t="inlineStr">
+        <x:is>
+          <x:t>75.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H905" t="inlineStr">
+        <x:is>
+          <x:t>7.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I905" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J905" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="906">
+      <x:c r="A906" t="inlineStr">
+        <x:is>
+          <x:t>08/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B906" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C906" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D906" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E906" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F906" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G906" t="inlineStr">
+        <x:is>
+          <x:t>65.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H906" t="inlineStr">
+        <x:is>
+          <x:t>1.27</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I906" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J906" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="907">
+      <x:c r="A907" t="inlineStr">
+        <x:is>
+          <x:t>08/05/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B907" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C907" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D907" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E907" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F907" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G907" t="inlineStr">
+        <x:is>
+          <x:t>59.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H907" t="inlineStr">
+        <x:is>
+          <x:t>.37</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I907" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J907" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="908">
+      <x:c r="A908" t="inlineStr">
+        <x:is>
+          <x:t>08/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B908" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C908" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D908" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E908" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F908" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G908" t="inlineStr">
+        <x:is>
+          <x:t>73.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H908" t="inlineStr">
+        <x:is>
+          <x:t>7.78</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I908" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J908" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="909">
+      <x:c r="A909" t="inlineStr">
+        <x:is>
+          <x:t>08/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B909" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C909" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D909" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E909" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F909" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G909" t="inlineStr">
+        <x:is>
+          <x:t>73.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H909" t="inlineStr">
+        <x:is>
+          <x:t>7.57</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I909" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J909" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="910">
+      <x:c r="A910" t="inlineStr">
+        <x:is>
+          <x:t>08/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B910" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C910" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D910" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E910" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F910" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G910" t="inlineStr">
+        <x:is>
+          <x:t>73.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H910" t="inlineStr">
+        <x:is>
+          <x:t>7.44</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I910" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J910" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="911">
+      <x:c r="A911" t="inlineStr">
+        <x:is>
+          <x:t>08/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B911" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C911" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D911" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E911" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F911" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G911" t="inlineStr">
+        <x:is>
+          <x:t>73.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H911" t="inlineStr">
+        <x:is>
+          <x:t>7.32</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I911" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J911" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="912">
+      <x:c r="A912" t="inlineStr">
+        <x:is>
+          <x:t>08/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B912" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C912" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D912" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E912" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F912" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G912" t="inlineStr">
+        <x:is>
+          <x:t>66.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H912" t="inlineStr">
+        <x:is>
+          <x:t>1.25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I912" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J912" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="913">
+      <x:c r="A913" t="inlineStr">
+        <x:is>
+          <x:t>08/17/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B913" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C913" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D913" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E913" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F913" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G913" t="inlineStr">
+        <x:is>
+          <x:t>59.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H913" t="inlineStr">
+        <x:is>
+          <x:t>.32</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I913" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES F</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J913" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>