--- v3 (2026-03-17)
+++ v4 (2026-05-20)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8a632f75c974647" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R527e72f9dbfb4464" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rc59c973abf774735"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R36dfcd833de349a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc59c973abf774735" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R36dfcd833de349a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -36247,28 +36247,1016 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G697" t="inlineStr">
         <x:is>
           <x:t>14.6</x:t>
         </x:is>
       </x:c>
       <x:c r="H697" t="inlineStr">
         <x:is>
           <x:t>10.25</x:t>
         </x:is>
       </x:c>
       <x:c r="I697" t="inlineStr">
         <x:is>
           <x:t>C</x:t>
         </x:is>
       </x:c>
       <x:c r="J697" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="698">
+      <x:c r="A698" t="inlineStr">
+        <x:is>
+          <x:t>04/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B698" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C698" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D698" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E698" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F698" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G698" t="inlineStr">
+        <x:is>
+          <x:t>9.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H698" t="inlineStr">
+        <x:is>
+          <x:t>10.98</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I698" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J698" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="699">
+      <x:c r="A699" t="inlineStr">
+        <x:is>
+          <x:t>04/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B699" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C699" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D699" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E699" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F699" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G699" t="inlineStr">
+        <x:is>
+          <x:t>9.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H699" t="inlineStr">
+        <x:is>
+          <x:t>10.96</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I699" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J699" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="700">
+      <x:c r="A700" t="inlineStr">
+        <x:is>
+          <x:t>04/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B700" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C700" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D700" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E700" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F700" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G700" t="inlineStr">
+        <x:is>
+          <x:t>9.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H700" t="inlineStr">
+        <x:is>
+          <x:t>10.93</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I700" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J700" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="701">
+      <x:c r="A701" t="inlineStr">
+        <x:is>
+          <x:t>04/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B701" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C701" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D701" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E701" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F701" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G701" t="inlineStr">
+        <x:is>
+          <x:t>9.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H701" t="inlineStr">
+        <x:is>
+          <x:t>10.94</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I701" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J701" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="702">
+      <x:c r="A702" t="inlineStr">
+        <x:is>
+          <x:t>04/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B702" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C702" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D702" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E702" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F702" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G702" t="inlineStr">
+        <x:is>
+          <x:t>9.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H702" t="inlineStr">
+        <x:is>
+          <x:t>10.94</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I702" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J702" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="703">
+      <x:c r="A703" t="inlineStr">
+        <x:is>
+          <x:t>04/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B703" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C703" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D703" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E703" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F703" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G703" t="inlineStr">
+        <x:is>
+          <x:t>9.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H703" t="inlineStr">
+        <x:is>
+          <x:t>10.91</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I703" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J703" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="704">
+      <x:c r="A704" t="inlineStr">
+        <x:is>
+          <x:t>04/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B704" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C704" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D704" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E704" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F704" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G704" t="inlineStr">
+        <x:is>
+          <x:t>9.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H704" t="inlineStr">
+        <x:is>
+          <x:t>10.87</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I704" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J704" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="705">
+      <x:c r="A705" t="inlineStr">
+        <x:is>
+          <x:t>04/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B705" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C705" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D705" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E705" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F705" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G705" t="inlineStr">
+        <x:is>
+          <x:t>9.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H705" t="inlineStr">
+        <x:is>
+          <x:t>10.84</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I705" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J705" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="706">
+      <x:c r="A706" t="inlineStr">
+        <x:is>
+          <x:t>04/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B706" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C706" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D706" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E706" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F706" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G706" t="inlineStr">
+        <x:is>
+          <x:t>9.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H706" t="inlineStr">
+        <x:is>
+          <x:t>10.81</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I706" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J706" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="707">
+      <x:c r="A707" t="inlineStr">
+        <x:is>
+          <x:t>04/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B707" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C707" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D707" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E707" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F707" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G707" t="inlineStr">
+        <x:is>
+          <x:t>9.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H707" t="inlineStr">
+        <x:is>
+          <x:t>10.79</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I707" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J707" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="708">
+      <x:c r="A708" t="inlineStr">
+        <x:is>
+          <x:t>04/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B708" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C708" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D708" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E708" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F708" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G708" t="inlineStr">
+        <x:is>
+          <x:t>9.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H708" t="inlineStr">
+        <x:is>
+          <x:t>10.71</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I708" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J708" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="709">
+      <x:c r="A709" t="inlineStr">
+        <x:is>
+          <x:t>04/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B709" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C709" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D709" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E709" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F709" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G709" t="inlineStr">
+        <x:is>
+          <x:t>9.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H709" t="inlineStr">
+        <x:is>
+          <x:t>10.69</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I709" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J709" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="710">
+      <x:c r="A710" t="inlineStr">
+        <x:is>
+          <x:t>04/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B710" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C710" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D710" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E710" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F710" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G710" t="inlineStr">
+        <x:is>
+          <x:t>9.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H710" t="inlineStr">
+        <x:is>
+          <x:t>10.68</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I710" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J710" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="711">
+      <x:c r="A711" t="inlineStr">
+        <x:is>
+          <x:t>04/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B711" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C711" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D711" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E711" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F711" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G711" t="inlineStr">
+        <x:is>
+          <x:t>9.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H711" t="inlineStr">
+        <x:is>
+          <x:t>10.71</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I711" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J711" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="712">
+      <x:c r="A712" t="inlineStr">
+        <x:is>
+          <x:t>04/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B712" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C712" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D712" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E712" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F712" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G712" t="inlineStr">
+        <x:is>
+          <x:t>9.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H712" t="inlineStr">
+        <x:is>
+          <x:t>10.61</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I712" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J712" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="713">
+      <x:c r="A713" t="inlineStr">
+        <x:is>
+          <x:t>04/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B713" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C713" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D713" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E713" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F713" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G713" t="inlineStr">
+        <x:is>
+          <x:t>9.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H713" t="inlineStr">
+        <x:is>
+          <x:t>10.48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I713" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J713" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="714">
+      <x:c r="A714" t="inlineStr">
+        <x:is>
+          <x:t>04/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B714" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C714" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D714" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E714" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F714" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G714" t="inlineStr">
+        <x:is>
+          <x:t>9.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H714" t="inlineStr">
+        <x:is>
+          <x:t>10.37</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I714" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J714" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="715">
+      <x:c r="A715" t="inlineStr">
+        <x:is>
+          <x:t>04/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B715" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C715" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D715" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E715" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F715" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G715" t="inlineStr">
+        <x:is>
+          <x:t>9.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H715" t="inlineStr">
+        <x:is>
+          <x:t>10.16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I715" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J715" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="716">
+      <x:c r="A716" t="inlineStr">
+        <x:is>
+          <x:t>04/30/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B716" t="inlineStr">
+        <x:is>
+          <x:t>04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C716" t="inlineStr">
+        <x:is>
+          <x:t>30</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D716" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E716" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F716" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G716" t="inlineStr">
+        <x:is>
+          <x:t>9.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H716" t="inlineStr">
+        <x:is>
+          <x:t>4.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I716" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J716" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>