--- v4 (2026-05-20)
+++ v5 (2026-07-21)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R527e72f9dbfb4464" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd59fc3e83e514264" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R36dfcd833de349a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re33d56c706864cec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R36dfcd833de349a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re33d56c706864cec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -37235,28 +37235,2004 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G716" t="inlineStr">
         <x:is>
           <x:t>9.3</x:t>
         </x:is>
       </x:c>
       <x:c r="H716" t="inlineStr">
         <x:is>
           <x:t>4.8</x:t>
         </x:is>
       </x:c>
       <x:c r="I716" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J716" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="717">
+      <x:c r="A717" t="inlineStr">
+        <x:is>
+          <x:t>05/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B717" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C717" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D717" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E717" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F717" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G717" t="inlineStr">
+        <x:is>
+          <x:t>15.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H717" t="inlineStr">
+        <x:is>
+          <x:t>10.07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I717" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J717" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="718">
+      <x:c r="A718" t="inlineStr">
+        <x:is>
+          <x:t>05/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B718" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C718" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D718" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E718" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F718" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G718" t="inlineStr">
+        <x:is>
+          <x:t>15.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H718" t="inlineStr">
+        <x:is>
+          <x:t>10.07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I718" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J718" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="719">
+      <x:c r="A719" t="inlineStr">
+        <x:is>
+          <x:t>05/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B719" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C719" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D719" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E719" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F719" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G719" t="inlineStr">
+        <x:is>
+          <x:t>15.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H719" t="inlineStr">
+        <x:is>
+          <x:t>10.07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I719" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J719" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="720">
+      <x:c r="A720" t="inlineStr">
+        <x:is>
+          <x:t>05/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B720" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C720" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D720" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E720" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F720" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G720" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H720" t="inlineStr">
+        <x:is>
+          <x:t>10.06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I720" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J720" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="721">
+      <x:c r="A721" t="inlineStr">
+        <x:is>
+          <x:t>05/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B721" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C721" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D721" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E721" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F721" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G721" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H721" t="inlineStr">
+        <x:is>
+          <x:t>10.06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I721" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J721" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="722">
+      <x:c r="A722" t="inlineStr">
+        <x:is>
+          <x:t>05/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B722" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C722" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D722" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E722" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F722" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G722" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H722" t="inlineStr">
+        <x:is>
+          <x:t>10.05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I722" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J722" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="723">
+      <x:c r="A723" t="inlineStr">
+        <x:is>
+          <x:t>05/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B723" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C723" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D723" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E723" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F723" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G723" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H723" t="inlineStr">
+        <x:is>
+          <x:t>10.05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I723" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J723" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="724">
+      <x:c r="A724" t="inlineStr">
+        <x:is>
+          <x:t>05/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B724" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C724" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D724" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E724" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F724" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G724" t="inlineStr">
+        <x:is>
+          <x:t>14.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H724" t="inlineStr">
+        <x:is>
+          <x:t>10.03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I724" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J724" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="725">
+      <x:c r="A725" t="inlineStr">
+        <x:is>
+          <x:t>05/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B725" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C725" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D725" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E725" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F725" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G725" t="inlineStr">
+        <x:is>
+          <x:t>14.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H725" t="inlineStr">
+        <x:is>
+          <x:t>10.02</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I725" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J725" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="726">
+      <x:c r="A726" t="inlineStr">
+        <x:is>
+          <x:t>05/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B726" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C726" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D726" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E726" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F726" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G726" t="inlineStr">
+        <x:is>
+          <x:t>14.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H726" t="inlineStr">
+        <x:is>
+          <x:t>10.01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I726" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J726" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="727">
+      <x:c r="A727" t="inlineStr">
+        <x:is>
+          <x:t>05/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B727" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C727" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D727" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E727" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F727" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G727" t="inlineStr">
+        <x:is>
+          <x:t>14.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H727" t="inlineStr">
+        <x:is>
+          <x:t>9.95</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I727" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J727" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="728">
+      <x:c r="A728" t="inlineStr">
+        <x:is>
+          <x:t>05/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B728" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C728" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D728" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E728" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F728" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G728" t="inlineStr">
+        <x:is>
+          <x:t>14.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H728" t="inlineStr">
+        <x:is>
+          <x:t>9.91</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I728" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J728" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="729">
+      <x:c r="A729" t="inlineStr">
+        <x:is>
+          <x:t>05/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B729" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C729" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D729" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E729" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F729" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G729" t="inlineStr">
+        <x:is>
+          <x:t>14.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H729" t="inlineStr">
+        <x:is>
+          <x:t>9.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I729" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J729" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="730">
+      <x:c r="A730" t="inlineStr">
+        <x:is>
+          <x:t>05/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B730" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C730" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D730" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E730" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F730" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G730" t="inlineStr">
+        <x:is>
+          <x:t>14.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H730" t="inlineStr">
+        <x:is>
+          <x:t>9.66</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I730" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J730" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="731">
+      <x:c r="A731" t="inlineStr">
+        <x:is>
+          <x:t>05/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B731" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C731" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D731" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E731" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F731" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G731" t="inlineStr">
+        <x:is>
+          <x:t>14.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H731" t="inlineStr">
+        <x:is>
+          <x:t>9.39</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I731" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J731" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="732">
+      <x:c r="A732" t="inlineStr">
+        <x:is>
+          <x:t>05/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B732" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C732" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D732" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E732" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F732" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G732" t="inlineStr">
+        <x:is>
+          <x:t>14.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H732" t="inlineStr">
+        <x:is>
+          <x:t>9.11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I732" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J732" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="733">
+      <x:c r="A733" t="inlineStr">
+        <x:is>
+          <x:t>05/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B733" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C733" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D733" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E733" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F733" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G733" t="inlineStr">
+        <x:is>
+          <x:t>14.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H733" t="inlineStr">
+        <x:is>
+          <x:t>8.39</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I733" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J733" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="734">
+      <x:c r="A734" t="inlineStr">
+        <x:is>
+          <x:t>05/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B734" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C734" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D734" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E734" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F734" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G734" t="inlineStr">
+        <x:is>
+          <x:t>13.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H734" t="inlineStr">
+        <x:is>
+          <x:t>6.01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I734" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J734" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="735">
+      <x:c r="A735" t="inlineStr">
+        <x:is>
+          <x:t>05/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B735" t="inlineStr">
+        <x:is>
+          <x:t>05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C735" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D735" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E735" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F735" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G735" t="inlineStr">
+        <x:is>
+          <x:t>13.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H735" t="inlineStr">
+        <x:is>
+          <x:t>6.04</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I735" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J735" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="736">
+      <x:c r="A736" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B736" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C736" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D736" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E736" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F736" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G736" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H736" t="inlineStr">
+        <x:is>
+          <x:t>9.74</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I736" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J736" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="737">
+      <x:c r="A737" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B737" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C737" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D737" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E737" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F737" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G737" t="inlineStr">
+        <x:is>
+          <x:t>20</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H737" t="inlineStr">
+        <x:is>
+          <x:t>9.73</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I737" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J737" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="738">
+      <x:c r="A738" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B738" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C738" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D738" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E738" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F738" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G738" t="inlineStr">
+        <x:is>
+          <x:t>19.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H738" t="inlineStr">
+        <x:is>
+          <x:t>9.72</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I738" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J738" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="739">
+      <x:c r="A739" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B739" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C739" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D739" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E739" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F739" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G739" t="inlineStr">
+        <x:is>
+          <x:t>19.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H739" t="inlineStr">
+        <x:is>
+          <x:t>9.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I739" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J739" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="740">
+      <x:c r="A740" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B740" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C740" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D740" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E740" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F740" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G740" t="inlineStr">
+        <x:is>
+          <x:t>19.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H740" t="inlineStr">
+        <x:is>
+          <x:t>9.69</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I740" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J740" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="741">
+      <x:c r="A741" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B741" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C741" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D741" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E741" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F741" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G741" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H741" t="inlineStr">
+        <x:is>
+          <x:t>9.65</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I741" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J741" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="742">
+      <x:c r="A742" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B742" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C742" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D742" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E742" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F742" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G742" t="inlineStr">
+        <x:is>
+          <x:t>18.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H742" t="inlineStr">
+        <x:is>
+          <x:t>9.56</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I742" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J742" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="743">
+      <x:c r="A743" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B743" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C743" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D743" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E743" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F743" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G743" t="inlineStr">
+        <x:is>
+          <x:t>18.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H743" t="inlineStr">
+        <x:is>
+          <x:t>9.54</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I743" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J743" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="744">
+      <x:c r="A744" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B744" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C744" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D744" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E744" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F744" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G744" t="inlineStr">
+        <x:is>
+          <x:t>18.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H744" t="inlineStr">
+        <x:is>
+          <x:t>9.37</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I744" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J744" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="745">
+      <x:c r="A745" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B745" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C745" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D745" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E745" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F745" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G745" t="inlineStr">
+        <x:is>
+          <x:t>18.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H745" t="inlineStr">
+        <x:is>
+          <x:t>9.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I745" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J745" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="746">
+      <x:c r="A746" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B746" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C746" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D746" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E746" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F746" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G746" t="inlineStr">
+        <x:is>
+          <x:t>18.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H746" t="inlineStr">
+        <x:is>
+          <x:t>8.21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I746" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J746" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="747">
+      <x:c r="A747" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B747" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C747" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D747" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E747" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F747" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G747" t="inlineStr">
+        <x:is>
+          <x:t>18.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H747" t="inlineStr">
+        <x:is>
+          <x:t>7.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I747" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J747" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="748">
+      <x:c r="A748" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B748" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C748" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D748" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E748" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F748" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G748" t="inlineStr">
+        <x:is>
+          <x:t>18.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H748" t="inlineStr">
+        <x:is>
+          <x:t>7.28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I748" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J748" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="749">
+      <x:c r="A749" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B749" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C749" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D749" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E749" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F749" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G749" t="inlineStr">
+        <x:is>
+          <x:t>18.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H749" t="inlineStr">
+        <x:is>
+          <x:t>6.72</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I749" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J749" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="750">
+      <x:c r="A750" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B750" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C750" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D750" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E750" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F750" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G750" t="inlineStr">
+        <x:is>
+          <x:t>18.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H750" t="inlineStr">
+        <x:is>
+          <x:t>6.28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I750" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J750" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="751">
+      <x:c r="A751" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B751" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C751" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D751" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E751" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F751" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G751" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H751" t="inlineStr">
+        <x:is>
+          <x:t>5.28</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I751" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J751" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="752">
+      <x:c r="A752" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B752" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C752" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D752" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E752" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F752" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G752" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H752" t="inlineStr">
+        <x:is>
+          <x:t>4.05</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I752" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J752" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="753">
+      <x:c r="A753" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B753" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C753" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D753" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E753" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F753" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G753" t="inlineStr">
+        <x:is>
+          <x:t>17.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H753" t="inlineStr">
+        <x:is>
+          <x:t>3.84</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I753" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J753" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="754">
+      <x:c r="A754" t="inlineStr">
+        <x:is>
+          <x:t>06/21/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B754" t="inlineStr">
+        <x:is>
+          <x:t>06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C754" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D754" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E754" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F754" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G754" t="inlineStr">
+        <x:is>
+          <x:t>17.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H754" t="inlineStr">
+        <x:is>
+          <x:t>1.54</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I754" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J754" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>