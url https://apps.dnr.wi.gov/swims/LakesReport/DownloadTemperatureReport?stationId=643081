--- v5 (2026-07-21)
+++ v6 (2026-09-12)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd59fc3e83e514264" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf5afe96ee7c4079" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Re33d56c706864cec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb5593eacbd9c406b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re33d56c706864cec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb5593eacbd9c406b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -39211,28 +39211,2004 @@
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G754" t="inlineStr">
         <x:is>
           <x:t>17.7</x:t>
         </x:is>
       </x:c>
       <x:c r="H754" t="inlineStr">
         <x:is>
           <x:t>1.54</x:t>
         </x:is>
       </x:c>
       <x:c r="I754" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J754" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row r="755">
+      <x:c r="A755" t="inlineStr">
+        <x:is>
+          <x:t>07/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B755" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C755" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D755" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E755" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F755" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G755" t="inlineStr">
+        <x:is>
+          <x:t>25.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H755" t="inlineStr">
+        <x:is>
+          <x:t>11.89</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I755" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J755" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="756">
+      <x:c r="A756" t="inlineStr">
+        <x:is>
+          <x:t>07/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B756" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C756" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D756" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E756" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F756" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G756" t="inlineStr">
+        <x:is>
+          <x:t>25.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H756" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I756" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J756" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="757">
+      <x:c r="A757" t="inlineStr">
+        <x:is>
+          <x:t>07/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B757" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C757" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D757" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E757" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F757" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G757" t="inlineStr">
+        <x:is>
+          <x:t>25.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H757" t="inlineStr">
+        <x:is>
+          <x:t>12.08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I757" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J757" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="758">
+      <x:c r="A758" t="inlineStr">
+        <x:is>
+          <x:t>07/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B758" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C758" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D758" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E758" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F758" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G758" t="inlineStr">
+        <x:is>
+          <x:t>25.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H758" t="inlineStr">
+        <x:is>
+          <x:t>12.09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I758" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J758" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="759">
+      <x:c r="A759" t="inlineStr">
+        <x:is>
+          <x:t>07/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B759" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C759" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D759" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E759" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F759" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G759" t="inlineStr">
+        <x:is>
+          <x:t>25.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H759" t="inlineStr">
+        <x:is>
+          <x:t>12.13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I759" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J759" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="760">
+      <x:c r="A760" t="inlineStr">
+        <x:is>
+          <x:t>07/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B760" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C760" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D760" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E760" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F760" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G760" t="inlineStr">
+        <x:is>
+          <x:t>25</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H760" t="inlineStr">
+        <x:is>
+          <x:t>12.13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I760" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J760" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="761">
+      <x:c r="A761" t="inlineStr">
+        <x:is>
+          <x:t>07/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B761" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C761" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D761" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E761" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F761" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G761" t="inlineStr">
+        <x:is>
+          <x:t>24.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H761" t="inlineStr">
+        <x:is>
+          <x:t>11.98</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I761" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J761" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="762">
+      <x:c r="A762" t="inlineStr">
+        <x:is>
+          <x:t>07/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B762" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C762" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D762" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E762" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F762" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G762" t="inlineStr">
+        <x:is>
+          <x:t>24.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H762" t="inlineStr">
+        <x:is>
+          <x:t>11.76</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I762" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J762" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="763">
+      <x:c r="A763" t="inlineStr">
+        <x:is>
+          <x:t>07/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B763" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C763" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D763" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E763" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F763" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G763" t="inlineStr">
+        <x:is>
+          <x:t>24.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H763" t="inlineStr">
+        <x:is>
+          <x:t>11.67</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I763" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J763" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="764">
+      <x:c r="A764" t="inlineStr">
+        <x:is>
+          <x:t>07/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B764" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C764" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D764" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E764" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F764" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G764" t="inlineStr">
+        <x:is>
+          <x:t>23.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H764" t="inlineStr">
+        <x:is>
+          <x:t>8.35</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I764" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J764" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="765">
+      <x:c r="A765" t="inlineStr">
+        <x:is>
+          <x:t>07/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B765" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C765" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D765" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E765" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F765" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G765" t="inlineStr">
+        <x:is>
+          <x:t>23.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H765" t="inlineStr">
+        <x:is>
+          <x:t>8.78</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I765" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J765" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="766">
+      <x:c r="A766" t="inlineStr">
+        <x:is>
+          <x:t>07/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B766" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C766" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D766" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E766" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F766" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G766" t="inlineStr">
+        <x:is>
+          <x:t>23</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H766" t="inlineStr">
+        <x:is>
+          <x:t>7.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I766" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J766" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="767">
+      <x:c r="A767" t="inlineStr">
+        <x:is>
+          <x:t>07/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B767" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C767" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D767" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E767" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F767" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G767" t="inlineStr">
+        <x:is>
+          <x:t>22.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H767" t="inlineStr">
+        <x:is>
+          <x:t>6.03</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I767" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J767" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="768">
+      <x:c r="A768" t="inlineStr">
+        <x:is>
+          <x:t>07/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B768" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C768" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D768" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E768" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F768" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G768" t="inlineStr">
+        <x:is>
+          <x:t>22.6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H768" t="inlineStr">
+        <x:is>
+          <x:t>5.35</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I768" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J768" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="769">
+      <x:c r="A769" t="inlineStr">
+        <x:is>
+          <x:t>07/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B769" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C769" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D769" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E769" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F769" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G769" t="inlineStr">
+        <x:is>
+          <x:t>22.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H769" t="inlineStr">
+        <x:is>
+          <x:t>3.46</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I769" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J769" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="770">
+      <x:c r="A770" t="inlineStr">
+        <x:is>
+          <x:t>07/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B770" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C770" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D770" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E770" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F770" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G770" t="inlineStr">
+        <x:is>
+          <x:t>22.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H770" t="inlineStr">
+        <x:is>
+          <x:t>2.17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I770" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J770" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="771">
+      <x:c r="A771" t="inlineStr">
+        <x:is>
+          <x:t>07/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B771" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C771" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D771" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E771" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F771" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G771" t="inlineStr">
+        <x:is>
+          <x:t>21.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H771" t="inlineStr">
+        <x:is>
+          <x:t>.16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I771" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J771" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="772">
+      <x:c r="A772" t="inlineStr">
+        <x:is>
+          <x:t>07/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B772" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C772" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D772" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E772" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F772" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G772" t="inlineStr">
+        <x:is>
+          <x:t>21.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H772" t="inlineStr">
+        <x:is>
+          <x:t>.37</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I772" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J772" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="773">
+      <x:c r="A773" t="inlineStr">
+        <x:is>
+          <x:t>07/29/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B773" t="inlineStr">
+        <x:is>
+          <x:t>07</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C773" t="inlineStr">
+        <x:is>
+          <x:t>29</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D773" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E773" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F773" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G773" t="inlineStr">
+        <x:is>
+          <x:t>21</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H773" t="inlineStr">
+        <x:is>
+          <x:t>.22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I773" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J773" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="774">
+      <x:c r="A774" t="inlineStr">
+        <x:is>
+          <x:t>08/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B774" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C774" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D774" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E774" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F774" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G774" t="inlineStr">
+        <x:is>
+          <x:t>21.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H774" t="inlineStr">
+        <x:is>
+          <x:t>8.06</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I774" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J774" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="775">
+      <x:c r="A775" t="inlineStr">
+        <x:is>
+          <x:t>08/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B775" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C775" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D775" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E775" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F775" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G775" t="inlineStr">
+        <x:is>
+          <x:t>21.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H775" t="inlineStr">
+        <x:is>
+          <x:t>7.94</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I775" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J775" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="776">
+      <x:c r="A776" t="inlineStr">
+        <x:is>
+          <x:t>08/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B776" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C776" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D776" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E776" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F776" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G776" t="inlineStr">
+        <x:is>
+          <x:t>21.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H776" t="inlineStr">
+        <x:is>
+          <x:t>7.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I776" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J776" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="777">
+      <x:c r="A777" t="inlineStr">
+        <x:is>
+          <x:t>08/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B777" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C777" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D777" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E777" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F777" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G777" t="inlineStr">
+        <x:is>
+          <x:t>21.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H777" t="inlineStr">
+        <x:is>
+          <x:t>7.87</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I777" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J777" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="778">
+      <x:c r="A778" t="inlineStr">
+        <x:is>
+          <x:t>08/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B778" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C778" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D778" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E778" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F778" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G778" t="inlineStr">
+        <x:is>
+          <x:t>21.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H778" t="inlineStr">
+        <x:is>
+          <x:t>7.85</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I778" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J778" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="779">
+      <x:c r="A779" t="inlineStr">
+        <x:is>
+          <x:t>08/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B779" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C779" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D779" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E779" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F779" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G779" t="inlineStr">
+        <x:is>
+          <x:t>21.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H779" t="inlineStr">
+        <x:is>
+          <x:t>7.83</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I779" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J779" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="780">
+      <x:c r="A780" t="inlineStr">
+        <x:is>
+          <x:t>08/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B780" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C780" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D780" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E780" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F780" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G780" t="inlineStr">
+        <x:is>
+          <x:t>21.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H780" t="inlineStr">
+        <x:is>
+          <x:t>7.82</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I780" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J780" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="781">
+      <x:c r="A781" t="inlineStr">
+        <x:is>
+          <x:t>08/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B781" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C781" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D781" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E781" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F781" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G781" t="inlineStr">
+        <x:is>
+          <x:t>21.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H781" t="inlineStr">
+        <x:is>
+          <x:t>7.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I781" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J781" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="782">
+      <x:c r="A782" t="inlineStr">
+        <x:is>
+          <x:t>08/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B782" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C782" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D782" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E782" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F782" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G782" t="inlineStr">
+        <x:is>
+          <x:t>21.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H782" t="inlineStr">
+        <x:is>
+          <x:t>7.78</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I782" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J782" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="783">
+      <x:c r="A783" t="inlineStr">
+        <x:is>
+          <x:t>08/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B783" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C783" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D783" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E783" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F783" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G783" t="inlineStr">
+        <x:is>
+          <x:t>21.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H783" t="inlineStr">
+        <x:is>
+          <x:t>7.77</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I783" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J783" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="784">
+      <x:c r="A784" t="inlineStr">
+        <x:is>
+          <x:t>08/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B784" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C784" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D784" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E784" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F784" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G784" t="inlineStr">
+        <x:is>
+          <x:t>21.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H784" t="inlineStr">
+        <x:is>
+          <x:t>7.76</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I784" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J784" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="785">
+      <x:c r="A785" t="inlineStr">
+        <x:is>
+          <x:t>08/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B785" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C785" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D785" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E785" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F785" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G785" t="inlineStr">
+        <x:is>
+          <x:t>21.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H785" t="inlineStr">
+        <x:is>
+          <x:t>7.75</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I785" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J785" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="786">
+      <x:c r="A786" t="inlineStr">
+        <x:is>
+          <x:t>08/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B786" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C786" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D786" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E786" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F786" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G786" t="inlineStr">
+        <x:is>
+          <x:t>21.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H786" t="inlineStr">
+        <x:is>
+          <x:t>7.72</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I786" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J786" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="787">
+      <x:c r="A787" t="inlineStr">
+        <x:is>
+          <x:t>08/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B787" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C787" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D787" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E787" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F787" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G787" t="inlineStr">
+        <x:is>
+          <x:t>21.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H787" t="inlineStr">
+        <x:is>
+          <x:t>7.74</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I787" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J787" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="788">
+      <x:c r="A788" t="inlineStr">
+        <x:is>
+          <x:t>08/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B788" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C788" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D788" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E788" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F788" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G788" t="inlineStr">
+        <x:is>
+          <x:t>21.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H788" t="inlineStr">
+        <x:is>
+          <x:t>7.67</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I788" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J788" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="789">
+      <x:c r="A789" t="inlineStr">
+        <x:is>
+          <x:t>08/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B789" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C789" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D789" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E789" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F789" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G789" t="inlineStr">
+        <x:is>
+          <x:t>21.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H789" t="inlineStr">
+        <x:is>
+          <x:t>7.66</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I789" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J789" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="790">
+      <x:c r="A790" t="inlineStr">
+        <x:is>
+          <x:t>08/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B790" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C790" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D790" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E790" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F790" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G790" t="inlineStr">
+        <x:is>
+          <x:t>21.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H790" t="inlineStr">
+        <x:is>
+          <x:t>7.66</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I790" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J790" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="791">
+      <x:c r="A791" t="inlineStr">
+        <x:is>
+          <x:t>08/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B791" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C791" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D791" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E791" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F791" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G791" t="inlineStr">
+        <x:is>
+          <x:t>21.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H791" t="inlineStr">
+        <x:is>
+          <x:t>7.62</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I791" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J791" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="792">
+      <x:c r="A792" t="inlineStr">
+        <x:is>
+          <x:t>08/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B792" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C792" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D792" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E792" t="inlineStr">
+        <x:is>
+          <x:t>19</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F792" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G792" t="inlineStr">
+        <x:is>
+          <x:t>21.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H792" t="inlineStr">
+        <x:is>
+          <x:t>7.81</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I792" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J792" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>