--- v6 (2026-09-12)
+++ v7 (2026-11-04)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf5afe96ee7c4079" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bc90bf4d42f4098" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Microsoft Office Excel"/>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="Rb5593eacbd9c406b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R47a61ba338994247"/>
   </x:sheets>
 </x:workbook>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb5593eacbd9c406b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R47a61ba338994247" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="inlineStr">
         <x:is>
           <x:t>Startdate</x:t>
         </x:is>
       </x:c>
       <x:c r="B1" t="inlineStr">
         <x:is>
           <x:t>Startmonth</x:t>
         </x:is>
       </x:c>
       <x:c r="C1" t="inlineStr">
         <x:is>
           <x:t>Startday</x:t>
         </x:is>
       </x:c>
       <x:c r="D1" t="inlineStr">
         <x:is>
           <x:t>Startyear</x:t>
         </x:is>
@@ -38226,2989 +38226,4393 @@
       </x:c>
       <x:c r="G735" t="inlineStr">
         <x:is>
           <x:t>13.5</x:t>
         </x:is>
       </x:c>
       <x:c r="H735" t="inlineStr">
         <x:is>
           <x:t>6.04</x:t>
         </x:is>
       </x:c>
       <x:c r="I735" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J735" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="736">
       <x:c r="A736" t="inlineStr">
         <x:is>
-          <x:t>06/21/2026</x:t>
+          <x:t>06/15/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="B736" t="inlineStr">
         <x:is>
           <x:t>06</x:t>
         </x:is>
       </x:c>
       <x:c r="C736" t="inlineStr">
         <x:is>
-          <x:t>21</x:t>
+          <x:t>15</x:t>
         </x:is>
       </x:c>
       <x:c r="D736" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="E736" t="inlineStr">
         <x:is>
-          <x:t>1</x:t>
+          <x:t>0</x:t>
         </x:is>
       </x:c>
       <x:c r="F736" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G736" t="inlineStr">
         <x:is>
-          <x:t>20</x:t>
+          <x:t>19.5</x:t>
         </x:is>
       </x:c>
       <x:c r="H736" t="inlineStr">
         <x:is>
-          <x:t>9.74</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="I736" t="inlineStr">
         <x:is>
-          <x:t>DEGREES C</x:t>
+          <x:t>C</x:t>
         </x:is>
       </x:c>
       <x:c r="J736" t="inlineStr">
         <x:is>
-          <x:t>MG/L</x:t>
+          <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="737">
       <x:c r="A737" t="inlineStr">
         <x:is>
-          <x:t>06/21/2026</x:t>
+          <x:t>06/16/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="B737" t="inlineStr">
         <x:is>
           <x:t>06</x:t>
         </x:is>
       </x:c>
       <x:c r="C737" t="inlineStr">
         <x:is>
-          <x:t>21</x:t>
+          <x:t>16</x:t>
         </x:is>
       </x:c>
       <x:c r="D737" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="E737" t="inlineStr">
         <x:is>
-          <x:t>2</x:t>
+          <x:t>0</x:t>
         </x:is>
       </x:c>
       <x:c r="F737" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G737" t="inlineStr">
         <x:is>
-          <x:t>20</x:t>
+          <x:t>19.6</x:t>
         </x:is>
       </x:c>
       <x:c r="H737" t="inlineStr">
         <x:is>
-          <x:t>9.73</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="I737" t="inlineStr">
         <x:is>
-          <x:t>DEGREES C</x:t>
+          <x:t>C</x:t>
         </x:is>
       </x:c>
       <x:c r="J737" t="inlineStr">
         <x:is>
-          <x:t>MG/L</x:t>
+          <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="738">
       <x:c r="A738" t="inlineStr">
         <x:is>
-          <x:t>06/21/2026</x:t>
+          <x:t>06/17/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="B738" t="inlineStr">
         <x:is>
           <x:t>06</x:t>
         </x:is>
       </x:c>
       <x:c r="C738" t="inlineStr">
         <x:is>
-          <x:t>21</x:t>
+          <x:t>17</x:t>
         </x:is>
       </x:c>
       <x:c r="D738" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="E738" t="inlineStr">
         <x:is>
-          <x:t>3</x:t>
+          <x:t>0</x:t>
         </x:is>
       </x:c>
       <x:c r="F738" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G738" t="inlineStr">
         <x:is>
-          <x:t>19.8</x:t>
+          <x:t>19.1</x:t>
         </x:is>
       </x:c>
       <x:c r="H738" t="inlineStr">
         <x:is>
-          <x:t>9.72</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="I738" t="inlineStr">
         <x:is>
-          <x:t>DEGREES C</x:t>
+          <x:t>C</x:t>
         </x:is>
       </x:c>
       <x:c r="J738" t="inlineStr">
         <x:is>
-          <x:t>MG/L</x:t>
+          <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="739">
       <x:c r="A739" t="inlineStr">
         <x:is>
-          <x:t>06/21/2026</x:t>
+          <x:t>06/19/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="B739" t="inlineStr">
         <x:is>
           <x:t>06</x:t>
         </x:is>
       </x:c>
       <x:c r="C739" t="inlineStr">
         <x:is>
-          <x:t>21</x:t>
+          <x:t>19</x:t>
         </x:is>
       </x:c>
       <x:c r="D739" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="E739" t="inlineStr">
         <x:is>
-          <x:t>4</x:t>
+          <x:t>0</x:t>
         </x:is>
       </x:c>
       <x:c r="F739" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G739" t="inlineStr">
         <x:is>
-          <x:t>19.2</x:t>
+          <x:t>18.4</x:t>
         </x:is>
       </x:c>
       <x:c r="H739" t="inlineStr">
         <x:is>
-          <x:t>9.7</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="I739" t="inlineStr">
         <x:is>
-          <x:t>DEGREES C</x:t>
+          <x:t>C</x:t>
         </x:is>
       </x:c>
       <x:c r="J739" t="inlineStr">
         <x:is>
-          <x:t>MG/L</x:t>
+          <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="740">
       <x:c r="A740" t="inlineStr">
         <x:is>
           <x:t>06/21/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="B740" t="inlineStr">
         <x:is>
           <x:t>06</x:t>
         </x:is>
       </x:c>
       <x:c r="C740" t="inlineStr">
         <x:is>
           <x:t>21</x:t>
         </x:is>
       </x:c>
       <x:c r="D740" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="E740" t="inlineStr">
         <x:is>
-          <x:t>5</x:t>
+          <x:t>1</x:t>
         </x:is>
       </x:c>
       <x:c r="F740" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G740" t="inlineStr">
         <x:is>
-          <x:t>19.1</x:t>
+          <x:t>20</x:t>
         </x:is>
       </x:c>
       <x:c r="H740" t="inlineStr">
         <x:is>
-          <x:t>9.69</x:t>
+          <x:t>9.74</x:t>
         </x:is>
       </x:c>
       <x:c r="I740" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J740" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="741">
       <x:c r="A741" t="inlineStr">
         <x:is>
           <x:t>06/21/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="B741" t="inlineStr">
         <x:is>
           <x:t>06</x:t>
         </x:is>
       </x:c>
       <x:c r="C741" t="inlineStr">
         <x:is>
           <x:t>21</x:t>
         </x:is>
       </x:c>
       <x:c r="D741" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="E741" t="inlineStr">
         <x:is>
-          <x:t>6</x:t>
+          <x:t>2</x:t>
         </x:is>
       </x:c>
       <x:c r="F741" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G741" t="inlineStr">
         <x:is>
-          <x:t>19</x:t>
+          <x:t>20</x:t>
         </x:is>
       </x:c>
       <x:c r="H741" t="inlineStr">
         <x:is>
-          <x:t>9.65</x:t>
+          <x:t>9.73</x:t>
         </x:is>
       </x:c>
       <x:c r="I741" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J741" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="742">
       <x:c r="A742" t="inlineStr">
         <x:is>
           <x:t>06/21/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="B742" t="inlineStr">
         <x:is>
           <x:t>06</x:t>
         </x:is>
       </x:c>
       <x:c r="C742" t="inlineStr">
         <x:is>
           <x:t>21</x:t>
         </x:is>
       </x:c>
       <x:c r="D742" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="E742" t="inlineStr">
         <x:is>
-          <x:t>7</x:t>
+          <x:t>3</x:t>
         </x:is>
       </x:c>
       <x:c r="F742" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G742" t="inlineStr">
         <x:is>
-          <x:t>18.9</x:t>
+          <x:t>19.8</x:t>
         </x:is>
       </x:c>
       <x:c r="H742" t="inlineStr">
         <x:is>
-          <x:t>9.56</x:t>
+          <x:t>9.72</x:t>
         </x:is>
       </x:c>
       <x:c r="I742" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J742" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="743">
       <x:c r="A743" t="inlineStr">
         <x:is>
           <x:t>06/21/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="B743" t="inlineStr">
         <x:is>
           <x:t>06</x:t>
         </x:is>
       </x:c>
       <x:c r="C743" t="inlineStr">
         <x:is>
           <x:t>21</x:t>
         </x:is>
       </x:c>
       <x:c r="D743" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="E743" t="inlineStr">
         <x:is>
-          <x:t>8</x:t>
+          <x:t>4</x:t>
         </x:is>
       </x:c>
       <x:c r="F743" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G743" t="inlineStr">
         <x:is>
-          <x:t>18.9</x:t>
+          <x:t>19.2</x:t>
         </x:is>
       </x:c>
       <x:c r="H743" t="inlineStr">
         <x:is>
-          <x:t>9.54</x:t>
+          <x:t>9.7</x:t>
         </x:is>
       </x:c>
       <x:c r="I743" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J743" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="744">
       <x:c r="A744" t="inlineStr">
         <x:is>
           <x:t>06/21/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="B744" t="inlineStr">
         <x:is>
           <x:t>06</x:t>
         </x:is>
       </x:c>
       <x:c r="C744" t="inlineStr">
         <x:is>
           <x:t>21</x:t>
         </x:is>
       </x:c>
       <x:c r="D744" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="E744" t="inlineStr">
         <x:is>
-          <x:t>9</x:t>
+          <x:t>5</x:t>
         </x:is>
       </x:c>
       <x:c r="F744" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G744" t="inlineStr">
         <x:is>
-          <x:t>18.9</x:t>
+          <x:t>19.1</x:t>
         </x:is>
       </x:c>
       <x:c r="H744" t="inlineStr">
         <x:is>
-          <x:t>9.37</x:t>
+          <x:t>9.69</x:t>
         </x:is>
       </x:c>
       <x:c r="I744" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J744" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="745">
       <x:c r="A745" t="inlineStr">
         <x:is>
           <x:t>06/21/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="B745" t="inlineStr">
         <x:is>
           <x:t>06</x:t>
         </x:is>
       </x:c>
       <x:c r="C745" t="inlineStr">
         <x:is>
           <x:t>21</x:t>
         </x:is>
       </x:c>
       <x:c r="D745" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="E745" t="inlineStr">
         <x:is>
-          <x:t>10</x:t>
+          <x:t>6</x:t>
         </x:is>
       </x:c>
       <x:c r="F745" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G745" t="inlineStr">
         <x:is>
-          <x:t>18.8</x:t>
+          <x:t>19</x:t>
         </x:is>
       </x:c>
       <x:c r="H745" t="inlineStr">
         <x:is>
-          <x:t>9.2</x:t>
+          <x:t>9.65</x:t>
         </x:is>
       </x:c>
       <x:c r="I745" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J745" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="746">
       <x:c r="A746" t="inlineStr">
         <x:is>
           <x:t>06/21/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="B746" t="inlineStr">
         <x:is>
           <x:t>06</x:t>
         </x:is>
       </x:c>
       <x:c r="C746" t="inlineStr">
         <x:is>
           <x:t>21</x:t>
         </x:is>
       </x:c>
       <x:c r="D746" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="E746" t="inlineStr">
         <x:is>
-          <x:t>11</x:t>
+          <x:t>7</x:t>
         </x:is>
       </x:c>
       <x:c r="F746" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G746" t="inlineStr">
         <x:is>
-          <x:t>18.7</x:t>
+          <x:t>18.9</x:t>
         </x:is>
       </x:c>
       <x:c r="H746" t="inlineStr">
         <x:is>
-          <x:t>8.21</x:t>
+          <x:t>9.56</x:t>
         </x:is>
       </x:c>
       <x:c r="I746" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J746" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="747">
       <x:c r="A747" t="inlineStr">
         <x:is>
           <x:t>06/21/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="B747" t="inlineStr">
         <x:is>
           <x:t>06</x:t>
         </x:is>
       </x:c>
       <x:c r="C747" t="inlineStr">
         <x:is>
           <x:t>21</x:t>
         </x:is>
       </x:c>
       <x:c r="D747" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="E747" t="inlineStr">
         <x:is>
-          <x:t>12</x:t>
+          <x:t>8</x:t>
         </x:is>
       </x:c>
       <x:c r="F747" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G747" t="inlineStr">
         <x:is>
-          <x:t>18.4</x:t>
+          <x:t>18.9</x:t>
         </x:is>
       </x:c>
       <x:c r="H747" t="inlineStr">
         <x:is>
-          <x:t>7.7</x:t>
+          <x:t>9.54</x:t>
         </x:is>
       </x:c>
       <x:c r="I747" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J747" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="748">
       <x:c r="A748" t="inlineStr">
         <x:is>
           <x:t>06/21/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="B748" t="inlineStr">
         <x:is>
           <x:t>06</x:t>
         </x:is>
       </x:c>
       <x:c r="C748" t="inlineStr">
         <x:is>
           <x:t>21</x:t>
         </x:is>
       </x:c>
       <x:c r="D748" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="E748" t="inlineStr">
         <x:is>
-          <x:t>13</x:t>
+          <x:t>9</x:t>
         </x:is>
       </x:c>
       <x:c r="F748" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G748" t="inlineStr">
         <x:is>
-          <x:t>18.4</x:t>
+          <x:t>18.9</x:t>
         </x:is>
       </x:c>
       <x:c r="H748" t="inlineStr">
         <x:is>
-          <x:t>7.28</x:t>
+          <x:t>9.37</x:t>
         </x:is>
       </x:c>
       <x:c r="I748" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J748" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="749">
       <x:c r="A749" t="inlineStr">
         <x:is>
           <x:t>06/21/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="B749" t="inlineStr">
         <x:is>
           <x:t>06</x:t>
         </x:is>
       </x:c>
       <x:c r="C749" t="inlineStr">
         <x:is>
           <x:t>21</x:t>
         </x:is>
       </x:c>
       <x:c r="D749" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="E749" t="inlineStr">
         <x:is>
-          <x:t>14</x:t>
+          <x:t>10</x:t>
         </x:is>
       </x:c>
       <x:c r="F749" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G749" t="inlineStr">
         <x:is>
-          <x:t>18.3</x:t>
+          <x:t>18.8</x:t>
         </x:is>
       </x:c>
       <x:c r="H749" t="inlineStr">
         <x:is>
-          <x:t>6.72</x:t>
+          <x:t>9.2</x:t>
         </x:is>
       </x:c>
       <x:c r="I749" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J749" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="750">
       <x:c r="A750" t="inlineStr">
         <x:is>
           <x:t>06/21/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="B750" t="inlineStr">
         <x:is>
           <x:t>06</x:t>
         </x:is>
       </x:c>
       <x:c r="C750" t="inlineStr">
         <x:is>
           <x:t>21</x:t>
         </x:is>
       </x:c>
       <x:c r="D750" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="E750" t="inlineStr">
         <x:is>
-          <x:t>15</x:t>
+          <x:t>11</x:t>
         </x:is>
       </x:c>
       <x:c r="F750" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G750" t="inlineStr">
         <x:is>
-          <x:t>18.2</x:t>
+          <x:t>18.7</x:t>
         </x:is>
       </x:c>
       <x:c r="H750" t="inlineStr">
         <x:is>
-          <x:t>6.28</x:t>
+          <x:t>8.21</x:t>
         </x:is>
       </x:c>
       <x:c r="I750" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J750" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="751">
       <x:c r="A751" t="inlineStr">
         <x:is>
           <x:t>06/21/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="B751" t="inlineStr">
         <x:is>
           <x:t>06</x:t>
         </x:is>
       </x:c>
       <x:c r="C751" t="inlineStr">
         <x:is>
           <x:t>21</x:t>
         </x:is>
       </x:c>
       <x:c r="D751" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="E751" t="inlineStr">
         <x:is>
-          <x:t>16</x:t>
+          <x:t>12</x:t>
         </x:is>
       </x:c>
       <x:c r="F751" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G751" t="inlineStr">
         <x:is>
-          <x:t>18</x:t>
+          <x:t>18.4</x:t>
         </x:is>
       </x:c>
       <x:c r="H751" t="inlineStr">
         <x:is>
-          <x:t>5.28</x:t>
+          <x:t>7.7</x:t>
         </x:is>
       </x:c>
       <x:c r="I751" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J751" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="752">
       <x:c r="A752" t="inlineStr">
         <x:is>
           <x:t>06/21/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="B752" t="inlineStr">
         <x:is>
           <x:t>06</x:t>
         </x:is>
       </x:c>
       <x:c r="C752" t="inlineStr">
         <x:is>
           <x:t>21</x:t>
         </x:is>
       </x:c>
       <x:c r="D752" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="E752" t="inlineStr">
         <x:is>
-          <x:t>17</x:t>
+          <x:t>13</x:t>
         </x:is>
       </x:c>
       <x:c r="F752" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G752" t="inlineStr">
         <x:is>
-          <x:t>18</x:t>
+          <x:t>18.4</x:t>
         </x:is>
       </x:c>
       <x:c r="H752" t="inlineStr">
         <x:is>
-          <x:t>4.05</x:t>
+          <x:t>7.28</x:t>
         </x:is>
       </x:c>
       <x:c r="I752" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J752" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="753">
       <x:c r="A753" t="inlineStr">
         <x:is>
           <x:t>06/21/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="B753" t="inlineStr">
         <x:is>
           <x:t>06</x:t>
         </x:is>
       </x:c>
       <x:c r="C753" t="inlineStr">
         <x:is>
           <x:t>21</x:t>
         </x:is>
       </x:c>
       <x:c r="D753" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="E753" t="inlineStr">
         <x:is>
-          <x:t>18</x:t>
+          <x:t>14</x:t>
         </x:is>
       </x:c>
       <x:c r="F753" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G753" t="inlineStr">
         <x:is>
-          <x:t>17.9</x:t>
+          <x:t>18.3</x:t>
         </x:is>
       </x:c>
       <x:c r="H753" t="inlineStr">
         <x:is>
-          <x:t>3.84</x:t>
+          <x:t>6.72</x:t>
         </x:is>
       </x:c>
       <x:c r="I753" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J753" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="754">
       <x:c r="A754" t="inlineStr">
         <x:is>
           <x:t>06/21/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="B754" t="inlineStr">
         <x:is>
           <x:t>06</x:t>
         </x:is>
       </x:c>
       <x:c r="C754" t="inlineStr">
         <x:is>
           <x:t>21</x:t>
         </x:is>
       </x:c>
       <x:c r="D754" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="E754" t="inlineStr">
         <x:is>
-          <x:t>19</x:t>
+          <x:t>15</x:t>
         </x:is>
       </x:c>
       <x:c r="F754" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G754" t="inlineStr">
         <x:is>
-          <x:t>17.7</x:t>
+          <x:t>18.2</x:t>
         </x:is>
       </x:c>
       <x:c r="H754" t="inlineStr">
         <x:is>
-          <x:t>1.54</x:t>
+          <x:t>6.28</x:t>
         </x:is>
       </x:c>
       <x:c r="I754" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J754" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="755">
       <x:c r="A755" t="inlineStr">
         <x:is>
-          <x:t>07/29/2026</x:t>
+          <x:t>06/21/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="B755" t="inlineStr">
         <x:is>
-          <x:t>07</x:t>
+          <x:t>06</x:t>
         </x:is>
       </x:c>
       <x:c r="C755" t="inlineStr">
         <x:is>
-          <x:t>29</x:t>
+          <x:t>21</x:t>
         </x:is>
       </x:c>
       <x:c r="D755" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="E755" t="inlineStr">
         <x:is>
-          <x:t>1</x:t>
+          <x:t>16</x:t>
         </x:is>
       </x:c>
       <x:c r="F755" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G755" t="inlineStr">
         <x:is>
-          <x:t>25.3</x:t>
+          <x:t>18</x:t>
         </x:is>
       </x:c>
       <x:c r="H755" t="inlineStr">
         <x:is>
-          <x:t>11.89</x:t>
+          <x:t>5.28</x:t>
         </x:is>
       </x:c>
       <x:c r="I755" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J755" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="756">
       <x:c r="A756" t="inlineStr">
         <x:is>
-          <x:t>07/29/2026</x:t>
+          <x:t>06/21/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="B756" t="inlineStr">
         <x:is>
-          <x:t>07</x:t>
+          <x:t>06</x:t>
         </x:is>
       </x:c>
       <x:c r="C756" t="inlineStr">
         <x:is>
-          <x:t>29</x:t>
+          <x:t>21</x:t>
         </x:is>
       </x:c>
       <x:c r="D756" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="E756" t="inlineStr">
         <x:is>
-          <x:t>2</x:t>
+          <x:t>17</x:t>
         </x:is>
       </x:c>
       <x:c r="F756" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G756" t="inlineStr">
         <x:is>
-          <x:t>25.3</x:t>
+          <x:t>18</x:t>
         </x:is>
       </x:c>
       <x:c r="H756" t="inlineStr">
         <x:is>
-          <x:t>12</x:t>
+          <x:t>4.05</x:t>
         </x:is>
       </x:c>
       <x:c r="I756" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J756" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="757">
       <x:c r="A757" t="inlineStr">
         <x:is>
-          <x:t>07/29/2026</x:t>
+          <x:t>06/21/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="B757" t="inlineStr">
         <x:is>
-          <x:t>07</x:t>
+          <x:t>06</x:t>
         </x:is>
       </x:c>
       <x:c r="C757" t="inlineStr">
         <x:is>
-          <x:t>29</x:t>
+          <x:t>21</x:t>
         </x:is>
       </x:c>
       <x:c r="D757" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="E757" t="inlineStr">
         <x:is>
-          <x:t>3</x:t>
+          <x:t>18</x:t>
         </x:is>
       </x:c>
       <x:c r="F757" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G757" t="inlineStr">
         <x:is>
-          <x:t>25.3</x:t>
+          <x:t>17.9</x:t>
         </x:is>
       </x:c>
       <x:c r="H757" t="inlineStr">
         <x:is>
-          <x:t>12.08</x:t>
+          <x:t>3.84</x:t>
         </x:is>
       </x:c>
       <x:c r="I757" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J757" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="758">
       <x:c r="A758" t="inlineStr">
         <x:is>
-          <x:t>07/29/2026</x:t>
+          <x:t>06/21/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="B758" t="inlineStr">
         <x:is>
-          <x:t>07</x:t>
+          <x:t>06</x:t>
         </x:is>
       </x:c>
       <x:c r="C758" t="inlineStr">
         <x:is>
-          <x:t>29</x:t>
+          <x:t>21</x:t>
         </x:is>
       </x:c>
       <x:c r="D758" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="E758" t="inlineStr">
         <x:is>
-          <x:t>4</x:t>
+          <x:t>19</x:t>
         </x:is>
       </x:c>
       <x:c r="F758" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G758" t="inlineStr">
         <x:is>
-          <x:t>25.3</x:t>
+          <x:t>17.7</x:t>
         </x:is>
       </x:c>
       <x:c r="H758" t="inlineStr">
         <x:is>
-          <x:t>12.09</x:t>
+          <x:t>1.54</x:t>
         </x:is>
       </x:c>
       <x:c r="I758" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J758" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="759">
       <x:c r="A759" t="inlineStr">
         <x:is>
-          <x:t>07/29/2026</x:t>
+          <x:t>06/21/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="B759" t="inlineStr">
         <x:is>
-          <x:t>07</x:t>
+          <x:t>06</x:t>
         </x:is>
       </x:c>
       <x:c r="C759" t="inlineStr">
         <x:is>
-          <x:t>29</x:t>
+          <x:t>21</x:t>
         </x:is>
       </x:c>
       <x:c r="D759" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="E759" t="inlineStr">
         <x:is>
-          <x:t>5</x:t>
+          <x:t>0</x:t>
         </x:is>
       </x:c>
       <x:c r="F759" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G759" t="inlineStr">
         <x:is>
-          <x:t>25.2</x:t>
+          <x:t>18.8</x:t>
         </x:is>
       </x:c>
       <x:c r="H759" t="inlineStr">
         <x:is>
-          <x:t>12.13</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="I759" t="inlineStr">
         <x:is>
-          <x:t>DEGREES C</x:t>
+          <x:t>C</x:t>
         </x:is>
       </x:c>
       <x:c r="J759" t="inlineStr">
         <x:is>
-          <x:t>MG/L</x:t>
+          <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="760">
       <x:c r="A760" t="inlineStr">
         <x:is>
-          <x:t>07/29/2026</x:t>
+          <x:t>06/23/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="B760" t="inlineStr">
         <x:is>
-          <x:t>07</x:t>
+          <x:t>06</x:t>
         </x:is>
       </x:c>
       <x:c r="C760" t="inlineStr">
         <x:is>
-          <x:t>29</x:t>
+          <x:t>23</x:t>
         </x:is>
       </x:c>
       <x:c r="D760" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="E760" t="inlineStr">
         <x:is>
-          <x:t>6</x:t>
+          <x:t>0</x:t>
         </x:is>
       </x:c>
       <x:c r="F760" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G760" t="inlineStr">
         <x:is>
-          <x:t>25</x:t>
+          <x:t>19.4</x:t>
         </x:is>
       </x:c>
       <x:c r="H760" t="inlineStr">
         <x:is>
-          <x:t>12.13</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="I760" t="inlineStr">
         <x:is>
-          <x:t>DEGREES C</x:t>
+          <x:t>C</x:t>
         </x:is>
       </x:c>
       <x:c r="J760" t="inlineStr">
         <x:is>
-          <x:t>MG/L</x:t>
+          <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="761">
       <x:c r="A761" t="inlineStr">
         <x:is>
-          <x:t>07/29/2026</x:t>
+          <x:t>06/30/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="B761" t="inlineStr">
         <x:is>
-          <x:t>07</x:t>
+          <x:t>06</x:t>
         </x:is>
       </x:c>
       <x:c r="C761" t="inlineStr">
         <x:is>
-          <x:t>29</x:t>
+          <x:t>30</x:t>
         </x:is>
       </x:c>
       <x:c r="D761" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="E761" t="inlineStr">
         <x:is>
-          <x:t>7</x:t>
+          <x:t>0</x:t>
         </x:is>
       </x:c>
       <x:c r="F761" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G761" t="inlineStr">
         <x:is>
-          <x:t>24.8</x:t>
+          <x:t>21.7</x:t>
         </x:is>
       </x:c>
       <x:c r="H761" t="inlineStr">
         <x:is>
-          <x:t>11.98</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="I761" t="inlineStr">
         <x:is>
-          <x:t>DEGREES C</x:t>
+          <x:t>C</x:t>
         </x:is>
       </x:c>
       <x:c r="J761" t="inlineStr">
         <x:is>
-          <x:t>MG/L</x:t>
+          <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="762">
       <x:c r="A762" t="inlineStr">
         <x:is>
-          <x:t>07/29/2026</x:t>
+          <x:t>07/07/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="B762" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C762" t="inlineStr">
         <x:is>
-          <x:t>29</x:t>
+          <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="D762" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="E762" t="inlineStr">
         <x:is>
-          <x:t>8</x:t>
+          <x:t>0</x:t>
         </x:is>
       </x:c>
       <x:c r="F762" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G762" t="inlineStr">
         <x:is>
-          <x:t>24.4</x:t>
+          <x:t>25.1</x:t>
         </x:is>
       </x:c>
       <x:c r="H762" t="inlineStr">
         <x:is>
-          <x:t>11.76</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="I762" t="inlineStr">
         <x:is>
-          <x:t>DEGREES C</x:t>
+          <x:t>C</x:t>
         </x:is>
       </x:c>
       <x:c r="J762" t="inlineStr">
         <x:is>
-          <x:t>MG/L</x:t>
+          <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="763">
       <x:c r="A763" t="inlineStr">
         <x:is>
-          <x:t>07/29/2026</x:t>
+          <x:t>07/21/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="B763" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C763" t="inlineStr">
         <x:is>
-          <x:t>29</x:t>
+          <x:t>21</x:t>
         </x:is>
       </x:c>
       <x:c r="D763" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="E763" t="inlineStr">
         <x:is>
-          <x:t>9</x:t>
+          <x:t>0</x:t>
         </x:is>
       </x:c>
       <x:c r="F763" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G763" t="inlineStr">
         <x:is>
-          <x:t>24.3</x:t>
+          <x:t>24.8</x:t>
         </x:is>
       </x:c>
       <x:c r="H763" t="inlineStr">
         <x:is>
-          <x:t>11.67</x:t>
+          <x:t/>
         </x:is>
       </x:c>
       <x:c r="I763" t="inlineStr">
         <x:is>
-          <x:t>DEGREES C</x:t>
+          <x:t>C</x:t>
         </x:is>
       </x:c>
       <x:c r="J763" t="inlineStr">
         <x:is>
-          <x:t>MG/L</x:t>
+          <x:t/>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="764">
       <x:c r="A764" t="inlineStr">
         <x:is>
           <x:t>07/29/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="B764" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C764" t="inlineStr">
         <x:is>
           <x:t>29</x:t>
         </x:is>
       </x:c>
       <x:c r="D764" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="E764" t="inlineStr">
         <x:is>
-          <x:t>10</x:t>
+          <x:t>1</x:t>
         </x:is>
       </x:c>
       <x:c r="F764" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G764" t="inlineStr">
         <x:is>
-          <x:t>23.4</x:t>
+          <x:t>25.3</x:t>
         </x:is>
       </x:c>
       <x:c r="H764" t="inlineStr">
         <x:is>
-          <x:t>8.35</x:t>
+          <x:t>11.89</x:t>
         </x:is>
       </x:c>
       <x:c r="I764" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J764" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="765">
       <x:c r="A765" t="inlineStr">
         <x:is>
           <x:t>07/29/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="B765" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C765" t="inlineStr">
         <x:is>
           <x:t>29</x:t>
         </x:is>
       </x:c>
       <x:c r="D765" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="E765" t="inlineStr">
         <x:is>
-          <x:t>11</x:t>
+          <x:t>2</x:t>
         </x:is>
       </x:c>
       <x:c r="F765" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G765" t="inlineStr">
         <x:is>
-          <x:t>23.3</x:t>
+          <x:t>25.3</x:t>
         </x:is>
       </x:c>
       <x:c r="H765" t="inlineStr">
         <x:is>
-          <x:t>8.78</x:t>
+          <x:t>12</x:t>
         </x:is>
       </x:c>
       <x:c r="I765" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J765" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="766">
       <x:c r="A766" t="inlineStr">
         <x:is>
           <x:t>07/29/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="B766" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C766" t="inlineStr">
         <x:is>
           <x:t>29</x:t>
         </x:is>
       </x:c>
       <x:c r="D766" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="E766" t="inlineStr">
         <x:is>
-          <x:t>12</x:t>
+          <x:t>3</x:t>
         </x:is>
       </x:c>
       <x:c r="F766" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G766" t="inlineStr">
         <x:is>
-          <x:t>23</x:t>
+          <x:t>25.3</x:t>
         </x:is>
       </x:c>
       <x:c r="H766" t="inlineStr">
         <x:is>
-          <x:t>7.2</x:t>
+          <x:t>12.08</x:t>
         </x:is>
       </x:c>
       <x:c r="I766" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J766" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="767">
       <x:c r="A767" t="inlineStr">
         <x:is>
           <x:t>07/29/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="B767" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C767" t="inlineStr">
         <x:is>
           <x:t>29</x:t>
         </x:is>
       </x:c>
       <x:c r="D767" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="E767" t="inlineStr">
         <x:is>
-          <x:t>13</x:t>
+          <x:t>4</x:t>
         </x:is>
       </x:c>
       <x:c r="F767" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G767" t="inlineStr">
         <x:is>
-          <x:t>22.7</x:t>
+          <x:t>25.3</x:t>
         </x:is>
       </x:c>
       <x:c r="H767" t="inlineStr">
         <x:is>
-          <x:t>6.03</x:t>
+          <x:t>12.09</x:t>
         </x:is>
       </x:c>
       <x:c r="I767" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J767" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="768">
       <x:c r="A768" t="inlineStr">
         <x:is>
           <x:t>07/29/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="B768" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C768" t="inlineStr">
         <x:is>
           <x:t>29</x:t>
         </x:is>
       </x:c>
       <x:c r="D768" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="E768" t="inlineStr">
         <x:is>
-          <x:t>14</x:t>
+          <x:t>5</x:t>
         </x:is>
       </x:c>
       <x:c r="F768" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G768" t="inlineStr">
         <x:is>
-          <x:t>22.6</x:t>
+          <x:t>25.2</x:t>
         </x:is>
       </x:c>
       <x:c r="H768" t="inlineStr">
         <x:is>
-          <x:t>5.35</x:t>
+          <x:t>12.13</x:t>
         </x:is>
       </x:c>
       <x:c r="I768" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J768" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="769">
       <x:c r="A769" t="inlineStr">
         <x:is>
           <x:t>07/29/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="B769" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C769" t="inlineStr">
         <x:is>
           <x:t>29</x:t>
         </x:is>
       </x:c>
       <x:c r="D769" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="E769" t="inlineStr">
         <x:is>
-          <x:t>15</x:t>
+          <x:t>6</x:t>
         </x:is>
       </x:c>
       <x:c r="F769" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G769" t="inlineStr">
         <x:is>
-          <x:t>22.4</x:t>
+          <x:t>25</x:t>
         </x:is>
       </x:c>
       <x:c r="H769" t="inlineStr">
         <x:is>
-          <x:t>3.46</x:t>
+          <x:t>12.13</x:t>
         </x:is>
       </x:c>
       <x:c r="I769" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J769" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="770">
       <x:c r="A770" t="inlineStr">
         <x:is>
           <x:t>07/29/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="B770" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C770" t="inlineStr">
         <x:is>
           <x:t>29</x:t>
         </x:is>
       </x:c>
       <x:c r="D770" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="E770" t="inlineStr">
         <x:is>
-          <x:t>16</x:t>
+          <x:t>7</x:t>
         </x:is>
       </x:c>
       <x:c r="F770" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G770" t="inlineStr">
         <x:is>
-          <x:t>22.3</x:t>
+          <x:t>24.8</x:t>
         </x:is>
       </x:c>
       <x:c r="H770" t="inlineStr">
         <x:is>
-          <x:t>2.17</x:t>
+          <x:t>11.98</x:t>
         </x:is>
       </x:c>
       <x:c r="I770" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J770" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="771">
       <x:c r="A771" t="inlineStr">
         <x:is>
           <x:t>07/29/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="B771" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C771" t="inlineStr">
         <x:is>
           <x:t>29</x:t>
         </x:is>
       </x:c>
       <x:c r="D771" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="E771" t="inlineStr">
         <x:is>
-          <x:t>17</x:t>
+          <x:t>8</x:t>
         </x:is>
       </x:c>
       <x:c r="F771" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G771" t="inlineStr">
         <x:is>
-          <x:t>21.8</x:t>
+          <x:t>24.4</x:t>
         </x:is>
       </x:c>
       <x:c r="H771" t="inlineStr">
         <x:is>
-          <x:t>.16</x:t>
+          <x:t>11.76</x:t>
         </x:is>
       </x:c>
       <x:c r="I771" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J771" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="772">
       <x:c r="A772" t="inlineStr">
         <x:is>
           <x:t>07/29/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="B772" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C772" t="inlineStr">
         <x:is>
           <x:t>29</x:t>
         </x:is>
       </x:c>
       <x:c r="D772" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="E772" t="inlineStr">
         <x:is>
-          <x:t>18</x:t>
+          <x:t>9</x:t>
         </x:is>
       </x:c>
       <x:c r="F772" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G772" t="inlineStr">
         <x:is>
-          <x:t>21.4</x:t>
+          <x:t>24.3</x:t>
         </x:is>
       </x:c>
       <x:c r="H772" t="inlineStr">
         <x:is>
-          <x:t>.37</x:t>
+          <x:t>11.67</x:t>
         </x:is>
       </x:c>
       <x:c r="I772" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J772" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="773">
       <x:c r="A773" t="inlineStr">
         <x:is>
           <x:t>07/29/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="B773" t="inlineStr">
         <x:is>
           <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C773" t="inlineStr">
         <x:is>
           <x:t>29</x:t>
         </x:is>
       </x:c>
       <x:c r="D773" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="E773" t="inlineStr">
         <x:is>
-          <x:t>19</x:t>
+          <x:t>10</x:t>
         </x:is>
       </x:c>
       <x:c r="F773" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G773" t="inlineStr">
         <x:is>
-          <x:t>21</x:t>
+          <x:t>23.4</x:t>
         </x:is>
       </x:c>
       <x:c r="H773" t="inlineStr">
         <x:is>
-          <x:t>.22</x:t>
+          <x:t>8.35</x:t>
         </x:is>
       </x:c>
       <x:c r="I773" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J773" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="774">
       <x:c r="A774" t="inlineStr">
         <x:is>
-          <x:t>08/22/2026</x:t>
+          <x:t>07/29/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="B774" t="inlineStr">
         <x:is>
-          <x:t>08</x:t>
+          <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C774" t="inlineStr">
         <x:is>
-          <x:t>22</x:t>
+          <x:t>29</x:t>
         </x:is>
       </x:c>
       <x:c r="D774" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="E774" t="inlineStr">
         <x:is>
-          <x:t>1</x:t>
+          <x:t>11</x:t>
         </x:is>
       </x:c>
       <x:c r="F774" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G774" t="inlineStr">
         <x:is>
-          <x:t>21.9</x:t>
+          <x:t>23.3</x:t>
         </x:is>
       </x:c>
       <x:c r="H774" t="inlineStr">
         <x:is>
-          <x:t>8.06</x:t>
+          <x:t>8.78</x:t>
         </x:is>
       </x:c>
       <x:c r="I774" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J774" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="775">
       <x:c r="A775" t="inlineStr">
         <x:is>
-          <x:t>08/22/2026</x:t>
+          <x:t>07/29/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="B775" t="inlineStr">
         <x:is>
-          <x:t>08</x:t>
+          <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C775" t="inlineStr">
         <x:is>
-          <x:t>22</x:t>
+          <x:t>29</x:t>
         </x:is>
       </x:c>
       <x:c r="D775" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="E775" t="inlineStr">
         <x:is>
-          <x:t>2</x:t>
+          <x:t>12</x:t>
         </x:is>
       </x:c>
       <x:c r="F775" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G775" t="inlineStr">
         <x:is>
-          <x:t>21.9</x:t>
+          <x:t>23</x:t>
         </x:is>
       </x:c>
       <x:c r="H775" t="inlineStr">
         <x:is>
-          <x:t>7.94</x:t>
+          <x:t>7.2</x:t>
         </x:is>
       </x:c>
       <x:c r="I775" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J775" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="776">
       <x:c r="A776" t="inlineStr">
         <x:is>
-          <x:t>08/22/2026</x:t>
+          <x:t>07/29/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="B776" t="inlineStr">
         <x:is>
-          <x:t>08</x:t>
+          <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C776" t="inlineStr">
         <x:is>
-          <x:t>22</x:t>
+          <x:t>29</x:t>
         </x:is>
       </x:c>
       <x:c r="D776" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="E776" t="inlineStr">
         <x:is>
-          <x:t>3</x:t>
+          <x:t>13</x:t>
         </x:is>
       </x:c>
       <x:c r="F776" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G776" t="inlineStr">
         <x:is>
-          <x:t>21.9</x:t>
+          <x:t>22.7</x:t>
         </x:is>
       </x:c>
       <x:c r="H776" t="inlineStr">
         <x:is>
-          <x:t>7.9</x:t>
+          <x:t>6.03</x:t>
         </x:is>
       </x:c>
       <x:c r="I776" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J776" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="777">
       <x:c r="A777" t="inlineStr">
         <x:is>
-          <x:t>08/22/2026</x:t>
+          <x:t>07/29/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="B777" t="inlineStr">
         <x:is>
-          <x:t>08</x:t>
+          <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C777" t="inlineStr">
         <x:is>
-          <x:t>22</x:t>
+          <x:t>29</x:t>
         </x:is>
       </x:c>
       <x:c r="D777" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="E777" t="inlineStr">
         <x:is>
-          <x:t>4</x:t>
+          <x:t>14</x:t>
         </x:is>
       </x:c>
       <x:c r="F777" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G777" t="inlineStr">
         <x:is>
-          <x:t>21.9</x:t>
+          <x:t>22.6</x:t>
         </x:is>
       </x:c>
       <x:c r="H777" t="inlineStr">
         <x:is>
-          <x:t>7.87</x:t>
+          <x:t>5.35</x:t>
         </x:is>
       </x:c>
       <x:c r="I777" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J777" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="778">
       <x:c r="A778" t="inlineStr">
         <x:is>
-          <x:t>08/22/2026</x:t>
+          <x:t>07/29/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="B778" t="inlineStr">
         <x:is>
-          <x:t>08</x:t>
+          <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C778" t="inlineStr">
         <x:is>
-          <x:t>22</x:t>
+          <x:t>29</x:t>
         </x:is>
       </x:c>
       <x:c r="D778" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="E778" t="inlineStr">
         <x:is>
-          <x:t>5</x:t>
+          <x:t>15</x:t>
         </x:is>
       </x:c>
       <x:c r="F778" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G778" t="inlineStr">
         <x:is>
-          <x:t>21.9</x:t>
+          <x:t>22.4</x:t>
         </x:is>
       </x:c>
       <x:c r="H778" t="inlineStr">
         <x:is>
-          <x:t>7.85</x:t>
+          <x:t>3.46</x:t>
         </x:is>
       </x:c>
       <x:c r="I778" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J778" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="779">
       <x:c r="A779" t="inlineStr">
         <x:is>
-          <x:t>08/22/2026</x:t>
+          <x:t>07/29/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="B779" t="inlineStr">
         <x:is>
-          <x:t>08</x:t>
+          <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C779" t="inlineStr">
         <x:is>
-          <x:t>22</x:t>
+          <x:t>29</x:t>
         </x:is>
       </x:c>
       <x:c r="D779" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="E779" t="inlineStr">
         <x:is>
-          <x:t>6</x:t>
+          <x:t>16</x:t>
         </x:is>
       </x:c>
       <x:c r="F779" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G779" t="inlineStr">
         <x:is>
-          <x:t>21.9</x:t>
+          <x:t>22.3</x:t>
         </x:is>
       </x:c>
       <x:c r="H779" t="inlineStr">
         <x:is>
-          <x:t>7.83</x:t>
+          <x:t>2.17</x:t>
         </x:is>
       </x:c>
       <x:c r="I779" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J779" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="780">
       <x:c r="A780" t="inlineStr">
         <x:is>
-          <x:t>08/22/2026</x:t>
+          <x:t>07/29/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="B780" t="inlineStr">
         <x:is>
-          <x:t>08</x:t>
+          <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C780" t="inlineStr">
         <x:is>
-          <x:t>22</x:t>
+          <x:t>29</x:t>
         </x:is>
       </x:c>
       <x:c r="D780" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="E780" t="inlineStr">
         <x:is>
-          <x:t>7</x:t>
+          <x:t>17</x:t>
         </x:is>
       </x:c>
       <x:c r="F780" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G780" t="inlineStr">
         <x:is>
-          <x:t>21.9</x:t>
+          <x:t>21.8</x:t>
         </x:is>
       </x:c>
       <x:c r="H780" t="inlineStr">
         <x:is>
-          <x:t>7.82</x:t>
+          <x:t>.16</x:t>
         </x:is>
       </x:c>
       <x:c r="I780" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J780" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="781">
       <x:c r="A781" t="inlineStr">
         <x:is>
-          <x:t>08/22/2026</x:t>
+          <x:t>07/29/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="B781" t="inlineStr">
         <x:is>
-          <x:t>08</x:t>
+          <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C781" t="inlineStr">
         <x:is>
-          <x:t>22</x:t>
+          <x:t>29</x:t>
         </x:is>
       </x:c>
       <x:c r="D781" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="E781" t="inlineStr">
         <x:is>
-          <x:t>8</x:t>
+          <x:t>18</x:t>
         </x:is>
       </x:c>
       <x:c r="F781" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G781" t="inlineStr">
         <x:is>
-          <x:t>21.9</x:t>
+          <x:t>21.4</x:t>
         </x:is>
       </x:c>
       <x:c r="H781" t="inlineStr">
         <x:is>
-          <x:t>7.8</x:t>
+          <x:t>.37</x:t>
         </x:is>
       </x:c>
       <x:c r="I781" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J781" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="782">
       <x:c r="A782" t="inlineStr">
         <x:is>
-          <x:t>08/22/2026</x:t>
+          <x:t>07/29/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="B782" t="inlineStr">
         <x:is>
-          <x:t>08</x:t>
+          <x:t>07</x:t>
         </x:is>
       </x:c>
       <x:c r="C782" t="inlineStr">
         <x:is>
-          <x:t>22</x:t>
+          <x:t>29</x:t>
         </x:is>
       </x:c>
       <x:c r="D782" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="E782" t="inlineStr">
         <x:is>
-          <x:t>9</x:t>
+          <x:t>19</x:t>
         </x:is>
       </x:c>
       <x:c r="F782" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G782" t="inlineStr">
         <x:is>
-          <x:t>21.9</x:t>
+          <x:t>21</x:t>
         </x:is>
       </x:c>
       <x:c r="H782" t="inlineStr">
         <x:is>
-          <x:t>7.78</x:t>
+          <x:t>.22</x:t>
         </x:is>
       </x:c>
       <x:c r="I782" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J782" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="783">
       <x:c r="A783" t="inlineStr">
         <x:is>
           <x:t>08/22/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="B783" t="inlineStr">
         <x:is>
           <x:t>08</x:t>
         </x:is>
       </x:c>
       <x:c r="C783" t="inlineStr">
         <x:is>
           <x:t>22</x:t>
         </x:is>
       </x:c>
       <x:c r="D783" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="E783" t="inlineStr">
         <x:is>
-          <x:t>10</x:t>
+          <x:t>1</x:t>
         </x:is>
       </x:c>
       <x:c r="F783" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G783" t="inlineStr">
         <x:is>
           <x:t>21.9</x:t>
         </x:is>
       </x:c>
       <x:c r="H783" t="inlineStr">
         <x:is>
-          <x:t>7.77</x:t>
+          <x:t>8.06</x:t>
         </x:is>
       </x:c>
       <x:c r="I783" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J783" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="784">
       <x:c r="A784" t="inlineStr">
         <x:is>
           <x:t>08/22/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="B784" t="inlineStr">
         <x:is>
           <x:t>08</x:t>
         </x:is>
       </x:c>
       <x:c r="C784" t="inlineStr">
         <x:is>
           <x:t>22</x:t>
         </x:is>
       </x:c>
       <x:c r="D784" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="E784" t="inlineStr">
         <x:is>
-          <x:t>11</x:t>
+          <x:t>2</x:t>
         </x:is>
       </x:c>
       <x:c r="F784" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G784" t="inlineStr">
         <x:is>
           <x:t>21.9</x:t>
         </x:is>
       </x:c>
       <x:c r="H784" t="inlineStr">
         <x:is>
-          <x:t>7.76</x:t>
+          <x:t>7.94</x:t>
         </x:is>
       </x:c>
       <x:c r="I784" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J784" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="785">
       <x:c r="A785" t="inlineStr">
         <x:is>
           <x:t>08/22/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="B785" t="inlineStr">
         <x:is>
           <x:t>08</x:t>
         </x:is>
       </x:c>
       <x:c r="C785" t="inlineStr">
         <x:is>
           <x:t>22</x:t>
         </x:is>
       </x:c>
       <x:c r="D785" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="E785" t="inlineStr">
         <x:is>
-          <x:t>12</x:t>
+          <x:t>3</x:t>
         </x:is>
       </x:c>
       <x:c r="F785" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G785" t="inlineStr">
         <x:is>
           <x:t>21.9</x:t>
         </x:is>
       </x:c>
       <x:c r="H785" t="inlineStr">
         <x:is>
-          <x:t>7.75</x:t>
+          <x:t>7.9</x:t>
         </x:is>
       </x:c>
       <x:c r="I785" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J785" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="786">
       <x:c r="A786" t="inlineStr">
         <x:is>
           <x:t>08/22/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="B786" t="inlineStr">
         <x:is>
           <x:t>08</x:t>
         </x:is>
       </x:c>
       <x:c r="C786" t="inlineStr">
         <x:is>
           <x:t>22</x:t>
         </x:is>
       </x:c>
       <x:c r="D786" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="E786" t="inlineStr">
         <x:is>
-          <x:t>13</x:t>
+          <x:t>4</x:t>
         </x:is>
       </x:c>
       <x:c r="F786" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G786" t="inlineStr">
         <x:is>
           <x:t>21.9</x:t>
         </x:is>
       </x:c>
       <x:c r="H786" t="inlineStr">
         <x:is>
-          <x:t>7.72</x:t>
+          <x:t>7.87</x:t>
         </x:is>
       </x:c>
       <x:c r="I786" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J786" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="787">
       <x:c r="A787" t="inlineStr">
         <x:is>
           <x:t>08/22/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="B787" t="inlineStr">
         <x:is>
           <x:t>08</x:t>
         </x:is>
       </x:c>
       <x:c r="C787" t="inlineStr">
         <x:is>
           <x:t>22</x:t>
         </x:is>
       </x:c>
       <x:c r="D787" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="E787" t="inlineStr">
         <x:is>
-          <x:t>14</x:t>
+          <x:t>5</x:t>
         </x:is>
       </x:c>
       <x:c r="F787" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G787" t="inlineStr">
         <x:is>
           <x:t>21.9</x:t>
         </x:is>
       </x:c>
       <x:c r="H787" t="inlineStr">
         <x:is>
-          <x:t>7.74</x:t>
+          <x:t>7.85</x:t>
         </x:is>
       </x:c>
       <x:c r="I787" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J787" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="788">
       <x:c r="A788" t="inlineStr">
         <x:is>
           <x:t>08/22/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="B788" t="inlineStr">
         <x:is>
           <x:t>08</x:t>
         </x:is>
       </x:c>
       <x:c r="C788" t="inlineStr">
         <x:is>
           <x:t>22</x:t>
         </x:is>
       </x:c>
       <x:c r="D788" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="E788" t="inlineStr">
         <x:is>
-          <x:t>15</x:t>
+          <x:t>6</x:t>
         </x:is>
       </x:c>
       <x:c r="F788" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G788" t="inlineStr">
         <x:is>
           <x:t>21.9</x:t>
         </x:is>
       </x:c>
       <x:c r="H788" t="inlineStr">
         <x:is>
-          <x:t>7.67</x:t>
+          <x:t>7.83</x:t>
         </x:is>
       </x:c>
       <x:c r="I788" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J788" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="789">
       <x:c r="A789" t="inlineStr">
         <x:is>
           <x:t>08/22/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="B789" t="inlineStr">
         <x:is>
           <x:t>08</x:t>
         </x:is>
       </x:c>
       <x:c r="C789" t="inlineStr">
         <x:is>
           <x:t>22</x:t>
         </x:is>
       </x:c>
       <x:c r="D789" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="E789" t="inlineStr">
         <x:is>
-          <x:t>16</x:t>
+          <x:t>7</x:t>
         </x:is>
       </x:c>
       <x:c r="F789" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G789" t="inlineStr">
         <x:is>
           <x:t>21.9</x:t>
         </x:is>
       </x:c>
       <x:c r="H789" t="inlineStr">
         <x:is>
-          <x:t>7.66</x:t>
+          <x:t>7.82</x:t>
         </x:is>
       </x:c>
       <x:c r="I789" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J789" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="790">
       <x:c r="A790" t="inlineStr">
         <x:is>
           <x:t>08/22/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="B790" t="inlineStr">
         <x:is>
           <x:t>08</x:t>
         </x:is>
       </x:c>
       <x:c r="C790" t="inlineStr">
         <x:is>
           <x:t>22</x:t>
         </x:is>
       </x:c>
       <x:c r="D790" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="E790" t="inlineStr">
         <x:is>
-          <x:t>17</x:t>
+          <x:t>8</x:t>
         </x:is>
       </x:c>
       <x:c r="F790" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G790" t="inlineStr">
         <x:is>
           <x:t>21.9</x:t>
         </x:is>
       </x:c>
       <x:c r="H790" t="inlineStr">
         <x:is>
-          <x:t>7.66</x:t>
+          <x:t>7.8</x:t>
         </x:is>
       </x:c>
       <x:c r="I790" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J790" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="791">
       <x:c r="A791" t="inlineStr">
         <x:is>
           <x:t>08/22/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="B791" t="inlineStr">
         <x:is>
           <x:t>08</x:t>
         </x:is>
       </x:c>
       <x:c r="C791" t="inlineStr">
         <x:is>
           <x:t>22</x:t>
         </x:is>
       </x:c>
       <x:c r="D791" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="E791" t="inlineStr">
         <x:is>
-          <x:t>18</x:t>
+          <x:t>9</x:t>
         </x:is>
       </x:c>
       <x:c r="F791" t="inlineStr">
         <x:is>
           <x:t/>
         </x:is>
       </x:c>
       <x:c r="G791" t="inlineStr">
         <x:is>
           <x:t>21.9</x:t>
         </x:is>
       </x:c>
       <x:c r="H791" t="inlineStr">
         <x:is>
-          <x:t>7.62</x:t>
+          <x:t>7.78</x:t>
         </x:is>
       </x:c>
       <x:c r="I791" t="inlineStr">
         <x:is>
           <x:t>DEGREES C</x:t>
         </x:is>
       </x:c>
       <x:c r="J791" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row r="792">
       <x:c r="A792" t="inlineStr">
         <x:is>
           <x:t>08/22/2026</x:t>
         </x:is>
       </x:c>
       <x:c r="B792" t="inlineStr">
         <x:is>
           <x:t>08</x:t>
         </x:is>
       </x:c>
       <x:c r="C792" t="inlineStr">
         <x:is>
           <x:t>22</x:t>
         </x:is>
       </x:c>
       <x:c r="D792" t="inlineStr">
         <x:is>
           <x:t>2026</x:t>
         </x:is>
       </x:c>
       <x:c r="E792" t="inlineStr">
         <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F792" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G792" t="inlineStr">
+        <x:is>
+          <x:t>21.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H792" t="inlineStr">
+        <x:is>
+          <x:t>7.77</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I792" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J792" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="793">
+      <x:c r="A793" t="inlineStr">
+        <x:is>
+          <x:t>08/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B793" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C793" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D793" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E793" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F793" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G793" t="inlineStr">
+        <x:is>
+          <x:t>21.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H793" t="inlineStr">
+        <x:is>
+          <x:t>7.76</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I793" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J793" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="794">
+      <x:c r="A794" t="inlineStr">
+        <x:is>
+          <x:t>08/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B794" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C794" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D794" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E794" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F794" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G794" t="inlineStr">
+        <x:is>
+          <x:t>21.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H794" t="inlineStr">
+        <x:is>
+          <x:t>7.75</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I794" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J794" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="795">
+      <x:c r="A795" t="inlineStr">
+        <x:is>
+          <x:t>08/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B795" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C795" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D795" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E795" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F795" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G795" t="inlineStr">
+        <x:is>
+          <x:t>21.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H795" t="inlineStr">
+        <x:is>
+          <x:t>7.72</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I795" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J795" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="796">
+      <x:c r="A796" t="inlineStr">
+        <x:is>
+          <x:t>08/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B796" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C796" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D796" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E796" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F796" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G796" t="inlineStr">
+        <x:is>
+          <x:t>21.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H796" t="inlineStr">
+        <x:is>
+          <x:t>7.74</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I796" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J796" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="797">
+      <x:c r="A797" t="inlineStr">
+        <x:is>
+          <x:t>08/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B797" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C797" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D797" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E797" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F797" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G797" t="inlineStr">
+        <x:is>
+          <x:t>21.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H797" t="inlineStr">
+        <x:is>
+          <x:t>7.67</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I797" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J797" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="798">
+      <x:c r="A798" t="inlineStr">
+        <x:is>
+          <x:t>08/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B798" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C798" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D798" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E798" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F798" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G798" t="inlineStr">
+        <x:is>
+          <x:t>21.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H798" t="inlineStr">
+        <x:is>
+          <x:t>7.66</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I798" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J798" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="799">
+      <x:c r="A799" t="inlineStr">
+        <x:is>
+          <x:t>08/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B799" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C799" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D799" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E799" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F799" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G799" t="inlineStr">
+        <x:is>
+          <x:t>21.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H799" t="inlineStr">
+        <x:is>
+          <x:t>7.66</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I799" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J799" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="800">
+      <x:c r="A800" t="inlineStr">
+        <x:is>
+          <x:t>08/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B800" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C800" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D800" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E800" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F800" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G800" t="inlineStr">
+        <x:is>
+          <x:t>21.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H800" t="inlineStr">
+        <x:is>
+          <x:t>7.62</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I800" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J800" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="801">
+      <x:c r="A801" t="inlineStr">
+        <x:is>
+          <x:t>08/22/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B801" t="inlineStr">
+        <x:is>
+          <x:t>08</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C801" t="inlineStr">
+        <x:is>
+          <x:t>22</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D801" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E801" t="inlineStr">
+        <x:is>
           <x:t>19</x:t>
         </x:is>
       </x:c>
-      <x:c r="F792" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="G792" t="inlineStr">
+      <x:c r="F801" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G801" t="inlineStr">
         <x:is>
           <x:t>21.8</x:t>
         </x:is>
       </x:c>
-      <x:c r="H792" t="inlineStr">
+      <x:c r="H801" t="inlineStr">
         <x:is>
           <x:t>7.81</x:t>
         </x:is>
       </x:c>
-      <x:c r="I792" t="inlineStr">
-[...4 lines deleted...]
-      <x:c r="J792" t="inlineStr">
+      <x:c r="I801" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J801" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="802">
+      <x:c r="A802" t="inlineStr">
+        <x:is>
+          <x:t>09/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B802" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C802" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D802" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E802" t="inlineStr">
+        <x:is>
+          <x:t>1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F802" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G802" t="inlineStr">
+        <x:is>
+          <x:t>16.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H802" t="inlineStr">
+        <x:is>
+          <x:t>10.57</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I802" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J802" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="803">
+      <x:c r="A803" t="inlineStr">
+        <x:is>
+          <x:t>09/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B803" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C803" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D803" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E803" t="inlineStr">
+        <x:is>
+          <x:t>2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F803" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G803" t="inlineStr">
+        <x:is>
+          <x:t>16.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H803" t="inlineStr">
+        <x:is>
+          <x:t>10.61</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I803" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J803" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="804">
+      <x:c r="A804" t="inlineStr">
+        <x:is>
+          <x:t>09/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B804" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C804" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D804" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E804" t="inlineStr">
+        <x:is>
+          <x:t>3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F804" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G804" t="inlineStr">
+        <x:is>
+          <x:t>16.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H804" t="inlineStr">
+        <x:is>
+          <x:t>10.62</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I804" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J804" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="805">
+      <x:c r="A805" t="inlineStr">
+        <x:is>
+          <x:t>09/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B805" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C805" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D805" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E805" t="inlineStr">
+        <x:is>
+          <x:t>4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F805" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G805" t="inlineStr">
+        <x:is>
+          <x:t>16.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H805" t="inlineStr">
+        <x:is>
+          <x:t>10.63</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I805" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J805" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="806">
+      <x:c r="A806" t="inlineStr">
+        <x:is>
+          <x:t>09/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B806" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C806" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D806" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E806" t="inlineStr">
+        <x:is>
+          <x:t>5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F806" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G806" t="inlineStr">
+        <x:is>
+          <x:t>16.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H806" t="inlineStr">
+        <x:is>
+          <x:t>10.61</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I806" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J806" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="807">
+      <x:c r="A807" t="inlineStr">
+        <x:is>
+          <x:t>09/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B807" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C807" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D807" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E807" t="inlineStr">
+        <x:is>
+          <x:t>6</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F807" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G807" t="inlineStr">
+        <x:is>
+          <x:t>16.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H807" t="inlineStr">
+        <x:is>
+          <x:t>10.55</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I807" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J807" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="808">
+      <x:c r="A808" t="inlineStr">
+        <x:is>
+          <x:t>09/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B808" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C808" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D808" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E808" t="inlineStr">
+        <x:is>
+          <x:t>7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F808" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G808" t="inlineStr">
+        <x:is>
+          <x:t>16.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H808" t="inlineStr">
+        <x:is>
+          <x:t>10.48</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I808" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J808" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="809">
+      <x:c r="A809" t="inlineStr">
+        <x:is>
+          <x:t>09/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B809" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C809" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D809" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E809" t="inlineStr">
+        <x:is>
+          <x:t>8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F809" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G809" t="inlineStr">
+        <x:is>
+          <x:t>16.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H809" t="inlineStr">
+        <x:is>
+          <x:t>10.44</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I809" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J809" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="810">
+      <x:c r="A810" t="inlineStr">
+        <x:is>
+          <x:t>09/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B810" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C810" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D810" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E810" t="inlineStr">
+        <x:is>
+          <x:t>9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F810" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G810" t="inlineStr">
+        <x:is>
+          <x:t>16.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H810" t="inlineStr">
+        <x:is>
+          <x:t>10.34</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I810" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J810" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="811">
+      <x:c r="A811" t="inlineStr">
+        <x:is>
+          <x:t>09/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B811" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C811" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D811" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E811" t="inlineStr">
+        <x:is>
+          <x:t>10</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F811" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G811" t="inlineStr">
+        <x:is>
+          <x:t>16.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H811" t="inlineStr">
+        <x:is>
+          <x:t>10.26</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I811" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J811" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="812">
+      <x:c r="A812" t="inlineStr">
+        <x:is>
+          <x:t>09/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B812" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C812" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D812" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E812" t="inlineStr">
+        <x:is>
+          <x:t>11</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F812" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G812" t="inlineStr">
+        <x:is>
+          <x:t>16.2</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H812" t="inlineStr">
+        <x:is>
+          <x:t>10.01</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I812" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J812" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="813">
+      <x:c r="A813" t="inlineStr">
+        <x:is>
+          <x:t>09/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B813" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C813" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D813" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E813" t="inlineStr">
+        <x:is>
+          <x:t>12</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F813" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G813" t="inlineStr">
+        <x:is>
+          <x:t>16.1</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H813" t="inlineStr">
+        <x:is>
+          <x:t>9.94</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I813" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J813" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="814">
+      <x:c r="A814" t="inlineStr">
+        <x:is>
+          <x:t>09/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B814" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C814" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D814" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E814" t="inlineStr">
+        <x:is>
+          <x:t>13</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F814" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G814" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H814" t="inlineStr">
+        <x:is>
+          <x:t>9.76</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I814" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J814" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="815">
+      <x:c r="A815" t="inlineStr">
+        <x:is>
+          <x:t>09/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B815" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C815" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D815" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E815" t="inlineStr">
+        <x:is>
+          <x:t>14</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F815" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G815" t="inlineStr">
+        <x:is>
+          <x:t>15.9</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H815" t="inlineStr">
+        <x:is>
+          <x:t>9.66</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I815" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J815" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="816">
+      <x:c r="A816" t="inlineStr">
+        <x:is>
+          <x:t>09/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B816" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C816" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D816" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E816" t="inlineStr">
+        <x:is>
+          <x:t>15</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F816" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G816" t="inlineStr">
+        <x:is>
+          <x:t>15.8</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H816" t="inlineStr">
+        <x:is>
+          <x:t>9.55</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I816" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J816" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="817">
+      <x:c r="A817" t="inlineStr">
+        <x:is>
+          <x:t>09/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B817" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C817" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D817" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E817" t="inlineStr">
+        <x:is>
+          <x:t>16</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F817" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G817" t="inlineStr">
+        <x:is>
+          <x:t>15.5</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H817" t="inlineStr">
+        <x:is>
+          <x:t>8.24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I817" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J817" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="818">
+      <x:c r="A818" t="inlineStr">
+        <x:is>
+          <x:t>09/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B818" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C818" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D818" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E818" t="inlineStr">
+        <x:is>
+          <x:t>17</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F818" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G818" t="inlineStr">
+        <x:is>
+          <x:t>15.4</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H818" t="inlineStr">
+        <x:is>
+          <x:t>7.7</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I818" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J818" t="inlineStr">
+        <x:is>
+          <x:t>MG/L</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row r="819">
+      <x:c r="A819" t="inlineStr">
+        <x:is>
+          <x:t>09/24/2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="B819" t="inlineStr">
+        <x:is>
+          <x:t>09</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="C819" t="inlineStr">
+        <x:is>
+          <x:t>24</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="D819" t="inlineStr">
+        <x:is>
+          <x:t>2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="E819" t="inlineStr">
+        <x:is>
+          <x:t>18</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="F819" t="inlineStr">
+        <x:is>
+          <x:t/>
+        </x:is>
+      </x:c>
+      <x:c r="G819" t="inlineStr">
+        <x:is>
+          <x:t>15.3</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="H819" t="inlineStr">
+        <x:is>
+          <x:t>7.42</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="I819" t="inlineStr">
+        <x:is>
+          <x:t>DEGREES C</x:t>
+        </x:is>
+      </x:c>
+      <x:c r="J819" t="inlineStr">
         <x:is>
           <x:t>MG/L</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>